--- v0 (2025-12-20)
+++ v1 (2026-08-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.8.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Koupaliště v Opavě hlásí rekordní návštěvnost!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekordní návštěvnost letos hlásí opavské koupaliště. Během letošní  prozatím dva měsíce trvající sezóny jej navštívilo 30 000 lidí. Tolik návštěvníků přišlo v době před koronavirem mnohdy za celou sezonu, která trvá od června do začátku září. Návštěvníky sem kromě slunečného počasí letos lákají také nové atrakce pro děti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -76,278 +191,218 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Mikeska, vedoucí, Městské koupaliště Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Návštěvnost  je v letošní sezoně oproti minulým letům, i včetně těch   kovidových, mimořádně dobrá. Můžu říci, že to za posledních  několik let nepamatuji.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  K  návštěvě nelákají jen slunečné dny.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Mikeska, vedoucí, Městské koupaliště Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme  tady plno nových atrakcí pro děti, které jsou zdarma. Myslím, že  to je mimořádné lákadlo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Do  rozhlehlého areálu koupaliště s prvorepublikovou atmosférou  přibyly nejrůznější skákadla, jako třeba vzduchové  trampolíny. U dětského bazénu vznikl plácek s průlezkami a  osvěžující vodní mlhou. A samozřejmě nechybí ani dětské  hřiště nebo tobogány.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvnice  koupaliště: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Je tady skvělé vyžití pro děti, moc se nám tady líbí.“      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Dospělí  mají k dispozici  nové posezení v altánku u velkého, sto metrů  dlouhého, bazénu. Nově jsou na travnaté ploše umístěna  lehátka. Zájemci je mohou využít zdarma.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vodních  radovánek na opavském koupališti si budou moci návštěvníci   užívat ještě asi měsíc. Přesné datum pro ukončení sezony  prozatím není stanoveno. Podle aktuálního počasí koupaliště  zavře své brány na začátku září.     </w:t>
       </w:r>
-    </w:p>
-[...17 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Parkovací místa chybí v Opavě dlouhodobě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Problémy s parkováním sužují řidiče v Opavě delší čas. Místo k odstavení auta chybí především na sídlištích a v centru města. Co s tím? Odpoví v rozhovoru primátor Opavy Tomáš Navrátil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Najít  vhodné místo pro zaparkovaní auta je v Opavě dlouhodobý problém.  Přetíženému centru města měl ulevit před lety otevřený  parkovací dům na Nám. Osvoboditelů a teď také nový parkovací  dům u východního nádraží, který funguje od června. Už si na  něj řidiči zvykli?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Řidiči  si pomalu zvykají. Je pravdou, že není naplněný tak, jak jsme  očekávali. A ono také nějakou dobu zřejmě potrvá, než se tam  naučí řidiči jezdit. My jsme proto připravili akci na tři  měsíce. Parkování je za 5 Kč na hodinu, za celý den pak max. 40  Kč za den, víkend zdarma. Ta potřeba míst k zaparkování  je zde  dlouhodobě. Potřebujeme ulehčit východnímu nádraží.  Tzn. aby lidé, kteří cestují, měli kde zaparkovat. A  k tomu  přispívá ještě další fakt, že parkovací dům na Nám.  Osvoboditelů je stále plný.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Momentálně  chcete řešit parkování na sídlišti v  Kateřinkách. Máte  představu, kolik míst ke stání zde chybí? A je pro další  parkovací plochu tady místo?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Obecně  se zabýváme problémem parkování na všech sídlištích: v  Kateřinkách, na ul. Olomoucké a v Kylešovicích. Máme zde mnoho  stížností na nedostatek parkovacích míst. Průměrná rodina má  dnes 1 - 2 auta. A tato sídliště nebyla stavěna na takovouto  kapacitu. Problém s parkováním zde dlouhodobě řešíme.                                                                           Také  jsme požádali obyvatele Kateřinek o vyplnění dotazníku,   abychom se dozvěděli, jaký je zájem, příp. zda by si lidé byli  ochotni parkovací místo koupit. Je to  ovšem jen o jejich názoru.  I negativní názor je pro nás důležitou zpětnou vazbou, abychom  se rozhodli, jak se zde bude v budoucnu parkování řešit. Problém  je v tom, že zde jsou vhodná pouze dvě území vhodná k výstavbě.  Ovšem ani jedno není ve vlastnictví města, takže bychom se  museli vypořádat s majiteli. Řešíme ale také možnost  podzemního parkování, což je ale dvojnásobně dražší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Které  další lokality jsou problematické? Mluvili jsme o centru města, o  velkých sídlištích. ? Která místa by dále připadala v úvahu?  A když jste mluvil o podzemních garážích, tak pustíte se do  jejich budování?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to složité. V řadě míst jsou různé sítě (kanalizace, el.  vedení apod.). Není tedy jednoduché podzemní parkoviště  vybudovat. Je to také otázka peněz. Také se pak dělají  archeologické průzkumy, takže realizace je časově náročná.  Mapujeme parkování všude ve městě. V centru se snažíme hledat  prostor, kde je možné parkovací místa přistavit. Ale snažíme  se, aby to nebylo na úkor zeleně. Tzn. pokládáme zatravňovací  dlažbu apod., aby zde zůstala zeleň a zároveň jsme posílili  počet parkovacích míst. Zvažujeme tako podzemní parkování pod  budovou Slezanky v centru města. Bylo by zde 200 míst pro lokalitu  centra.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">PLÁNOVANÁ  VÝSTAVBA PARKOVIŠŤ V OPAVĚ:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavští basketbalisté zahájili přípravu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -535,93 +590,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-13-08-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>