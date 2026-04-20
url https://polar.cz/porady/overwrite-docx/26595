--- v0 (2026-01-12)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">13.8.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">First respondeři letos pomohli zachránit už 30 lidí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jistě už jste slyšeli o projektu dobrovolných zachránců, kteří jsou vysílání k případům společně se záchrannou službou. Povoláváni jsou dobrovolníci, kteří se nacházejí poblíž události a je tedy předpoklad, že budou u pacienta první. Počet zachráněných ukazuje, že se projekt osvědčil.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -154,57 +269,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Matyáš  měl štěstí. Na místě, kde přístroj signalizoval nález, našel  předmět, který používali lidé na přelomu mladší a střední  doby bronzové.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matyáš:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já  jsem tak šel rovně, pak něco zapípalo. Já jsem kopal a našel  jsem sekerku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek  Dušek, Matyášův otec: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je  to odměna, že něco tak starého držel v ruce. To se každému  nepoštěstí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Otec  hned tušil, že se jedná o vzácný nález. Když spatřil,  že je předmět potažený typickou nazelenalou barvou, věděl, že  jde o bronz. A archeologové ze Slezského zemského muzea, kam  nálezci poklad odevzdali, to potvrdili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
@@ -241,58 +349,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„  Pak se použila se větev,  která se  zasadila do těchto otvorů.  Celé se to to zpevnilo nějakým organickým, pravděpodobně  konopným provazcem a mohlo se to pak ještě pryskyřicí  zafixovat.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Takováto  sekera mohla být použita, stejně jako dnes, k sekání dřeva. Ale  také třeba jako zbraň. Podobných nálezů mají ve Slezském  zemském muzeu už několik.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Tento  zdokumentují, ovšem do svých sbírek neuloží.  Protože předmět  našla soukromá osoba, nikoliv archeologové, je jejím vlastníkem  Moravskoslezský kraj.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Radost  otce a syna z nálezu pokladu trochu kazí fakt, že zákon zakazuje  vyzvedávat ze země jakékoliv historické předměty. A tak budou  muset své počínání zřejmě ještě vysvětlit úřadům.</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Záchranka dá zraněnému krev už ve vrtulníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -580,53 +680,52 @@
         <w:t xml:space="preserve">Lukáš Barchański, vedoucí centra přírodovědné stanice SVČ Juventus: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V přírodovědné stanici pořádáme letos tři příměstské tábory, během tábora jsou dva výlety, jeden je do ZOO, druhý na Hukvaldy. Kromě těch zmíněných výletů chodí ke zvířatům, snaží se je vzít do ruky, naučí se s nimi manipulovat, krmení, čištění terárií, klecí. Měly jsme tady děti, které měly vyloženě hrůzu z hadů no a po táboře začaly chodit do kroužků a ty hady si braly běžně do ruky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: účastníci tábora: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už jsem tu byla hodně krát a strašně mě to tu bavilo." "Mě to tu baví, protože miluji zvířata, sama mám jednoho zlatého retrívra." "Mám doma chameleona a psa a ráda se starám o zvířata."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stejně jako výjezdové, tak i příměstské tábory jsou zpestřeny nejrůznějšími preventivními přednáškami, jednu z nich si pro děti připravili i městští strážníci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stejně jako výjezdové, tak i příměstské tábory jsou zpestřeny nejrůznějšími preventivními přednáškami, jednu z nich si pro děti připravili i městští strážníci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -701,93 +800,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-08-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>