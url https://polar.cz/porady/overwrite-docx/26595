--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -842,51 +842,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-08-2022-14-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-13-08-2022-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>