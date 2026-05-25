--- v0 (2025-12-24)
+++ v1 (2026-05-25)
@@ -1,199 +1,251 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.8.2022, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opět je tady pořad Léta běží, máme pro vás témata ze sociální oblasti Moravskoslezského kraje. Dnes i s hostem, ke kterému se dostaneme za chvíli.</w:t>
       </w:r>
-      <w:br/>
-[...76 lines deleted...]
-        <w:t xml:space="preserve">Anketa, uživatelé Sagapo:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Nové Sagapo v Bruntále už je v plném provozu</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sídlo bruntálské sociální služby Sagapo prošlo v posledních dvou letech demolicí a kompletní přestavbou. Díky více než stodvaceti milionové krajské investici vyrostl komplex nových domů. Od 1. července je v plném provozu. Nové domy pro Sagapo jsou navíc také environmentální revoluční výstavbou.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Petr Konečný, ředitel Sagapo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Všechny objekty jsou jako nízkoenergetické domy a jsou vybaveny technikou fotovoltaických elektráren, solárních panelů a tepelnými čerpadly pro zajišťování energií pro tyto objekty.  Transformace služeb Sagapo byla ukončena, v plném provozu jsou i sociálně terapeutické dílny.  Monika Tóthová, vedoucí služby terapeutických dílen: „Momentálně k nám dochází 54 uživatelů, kteří pochází z města Bruntálu, ale i širokého okolí. Máme zde pracovní dílny i terapie. Mezi pracovní dílny patří například košíkářská dílna, keramická dílna, stolařská, interaktivní učebna."</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Anketa, uživatelé Sagapo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „To ráda vyšívám. Je to můj koníček. Jsem spokojená, chodím na houby, ráda vařím.“ „Košíky, spravuji ty klacky na košíky a pak se to plete.“ „Je to lepší tady. Já dělám občas v košíkárně a teď jsem tady. Mě baví práce.“  Sagapo dále nabízí chráněné bydlení pro 8 uživatelů a domov pro osoby se zdravotním postižením, kde v šesti domácnostech bydlí 18 nových obyvatel.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Anketa, uživatelé Sagapo:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mám pěkný pokoj.“ „Líbí se mi televize, gauč, pokoj.“</w:t>
       </w:r>
-      <w:br/>
-[...57 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Gabriela Marková, vedoucí přímé péče:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Je to místnost pro autisty, pro individuální práci s autisty.“  Konečným krokem pro Sagapo bude nyní už jen spolupráce s přírodou a dobudování okolí a zahrady celého komplexu.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Moment už daroval neziskovkám 7 milionů korun</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Už od roku 2012 fungují v Ostravě a Praze dobročinné second handy neziskové organizace Moment. Všechny darované věci nejdříve putují do skladu na sídlišti Bělský les v Ostravě-Jihu, kde se poctivě třídí.  Markéta Soukupová, ředitelka, nezisková organizace Moment: "My jsme teď u nás na skladě, kde je asi na 300 metrech čtverečních tisíce pytlů uskladněného oblečení.”  Měsíčně se ve skladu vytřídí zhruba 8 tun oblečení. Důraz se klade hlavně na kvalitu. Děravé a poničené věci totiž nikdo nechce a tím pádem se musí nechat ekologicky zlikvidovat, což stojí nemalé peníze.  Markéta Soukupová, ředitelka, nezisková organizace Moment: “Ta realita je taková, že i lidé, kteří jsou v největší nouzi, tak oni nechtějí si vzít potrhané tepláky." Peníze, které zůstanou, Moment rozděluje mezi další neziskové organizace. Podporuje například mobilní hospic Ondrášek, Společnost pro ranou péči Ostrava, nebo denní stacionář Žebřík. Za 10 let fungování už organizace neziskovkám darovala více než 7 milionů korun.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociální služby v MSK řeší nedostatek osobních asistentů, host: Jolana Goluchová</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pokračujeme ve studiu, kde vítáme Jolanu Goluchovou z Centra pro rodinu a sociální péči z Ostravy. Dobrý den.</w:t>
       </w:r>
     </w:p>
@@ -600,93 +652,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-16-08-2022-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>