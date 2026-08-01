--- v0 (2025-12-24)
+++ v1 (2026-08-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.8.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zlatníky mají nový kulturní dům, restauraci i obecní úřad</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatelé Zlatníků, městské části Opavy, mají k dispozici nový, zrekonstruovaný kulturní dům. Ten původní byl ve špatném stavu. Opravou sousedních chátrajících budov tady vznikla také restaurace a kancelář obecního úřadu. Vše bylo hotové  během 10 měsíců. Nyní zbývá už jen dokončení terénních úprav.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -90,405 +205,319 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zatímco  zdejší kulturní dům fungoval až do začátku rekonstrukce, další  dvě navazující budovy, bývalá hospoda a obchod zely prázdnotou.  Obec je nejdříve musela odkoupit od obchodního  družstva Tempo. A pak teprve přišla na řadu rekonstrukce.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil  Grigar, dodavatel prací, Stavební firma Grigar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Když  to tady 15 roků nebo i delší čas bylo bez užívání, bez  údržby, bylo  to zchátralé.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Ryž, autor projektu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bylo  potřeba vytvořit nové prostory, které budou odpovídat jak  architekturou, tak vnitřním vybavením soudobým požadavkům.  Samozřejmě jsme museli vycházet ze stávajícího stavu, který  odpovídal době vzniku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Posunutím  pódia v sále došlo k jeho zvětšení a navýšení kapacity na  130 hostů. Zároveň je propojený s vedlejší restaurací. Z  bývalé prodejny pak vznikly kanceláře obecního úřadu s  důstojnou místností pro zasedání zdejšího zastupitelstva,  která chyběla.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Rekonstrukce  začala vloni v říjnu. Protože by na ni rozpočet městské části  nestačil, pomohlo staturární město Opava. Opravy stály 28,5 mil.  korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „My jsme se na tom spolupodíleli finančně, z větší části.  Nicméně i pan starosta našetřil peníze,  pro to aby se to dalo  do kupy. Celkově  jsme opravy rozdělili na tři etapy. Kdy se dělala v prvních dvou  etapách obě budovy. Poslední etapou budou terénní úpravy.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">    Do  konce roku budou hotové chodníky a zpevněné plochy. V zadní  části budovy přibude plocha k parkování. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">       Do  konce roku budou hotové chodníky a zpevněné plochy. V zadní  části budovy přibude plocha k parkování. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Počet nemocných koronavirem narůstá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přestože jsme z dřívějších let zvyklí, že koronavirus v létě ubírá na své síle, letos je tomu jinak. Počet případů je mnohonásobně vyšší, než vloni. Pacienti mají spíš lehčí průběh. O letošní letní koronavirové epidemii více řekne primář infekčního oddělení Slezské nemocnice Petr Kümpel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na  úvod vás požádám o srovnání: koronavirus z pohledu loňského  a letošního léta?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Kümpel, primář, infekční odd., Slezská nemocnice v Opavě:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bohužel  jsme překvapeni nemile, že v letošním létě přišla epidemie,  resp. další vlna covidu,  dřív než jsme čekali. Odborníci se  domnívali, že to bude spíš v chladných měsících. Případů  je v tomto létě více než vloni touto dobou.   Letos  v létě mutace Omikron BA.2 a BA.5 probíhají lehčím způsobem.  Ale určitě bych je nebagatelizoval. Pacienti, kteří jsou  chronicky nemocní, a dostanou i relativně lehkou infekci v podobě  omikronu, tak na to onemocnění mohou zemřít. A není výjimkou,  že také u mladých lidí může mutace Omikron probíhat velmi  vážně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak  se koronavirus během víc jak dvou let, co jej známe, proměnil?  Překvapil vás něčím?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Kümpel, primář, infekční odd., Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak  určitě všechny překvapil obrovskou schopností mutovat. My jsme  byli zvyklí na velké  mutace u chřipkového viru, u ostatních  virů tak rychlé mutace nebyly. U koronaviru vidíme, že je tady  ještě více mutací, než u viru chřipky. Je to velký rozšířením  v populaci.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Infekční  oddělení Slezské nemocnice nyní prochází rekonstrukcí. Část  lůžek (12, pozn. red.) byla přestěhována na interní oddělení.  Stačí to pro pacienty, kteří musí být hospitalizováni nejen s  koronavirem, ale i s dalšími komplikovanými infekcemi?  </w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">Infekční  oddělení Slezské nemocnice nyní prochází rekonstrukcí. Část  lůžek (12, pozn. red.) byla přestěhována na interní oddělení.  Stačí to pro pacienty, kteří musí být hospitalizováni nejen s  koronavirem, ale i s dalšími komplikovanými infekcemi?     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Kümpel, primář, infekční odd., Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Doufali  jsme, že epidemie koronaviru v letních měsících nebude tak  významná, jako na podzim. A proto jsme rekonstrukci naplánovali na  léto. Ta vlna nás nemile překvapila. Dvanáct lůžek není  dostačující, ale jiné řešení nebylo. Pokud jsme nechtěli  infekční oddělení úplně uzavřít. Ale dostatečné to  samozřejmě není. Pomáhají nám ovšem jiné odbornosti, jiná  oddělení i okolní nemocnice.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od  začátku srpna očkujete čtvrtou dávkou proti koronaviru. Jaký je  o vakcínu zájem?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Kümpel, primář, infekční odd., Slezská nemocnice v Opavě:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vzhledem  k tomu, že nejsou otevřena velká, plošná očkovací centra, tak  v tom malém rozsahu, který nabízíme v omezených prostorách  kvůli rekonstrukci,  je zájem větší, než jsme schopni   v současné době  uspokojit. Denně očkujeme 30 – 40 lidí a určitě bychom  očkovali víc, kdybychom měli kapacity.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina  Geryková, redaktorka, TV POLAR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaký  bude podle vás podzim? Bude vir slábnout a my se jej obávat tolik  nemusíme? Nebo bychom měli být stále ve střehu?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Kümpel, primář, infekční odd., Slezská nemocnice v Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To  je věštění z koule. To nikdo neví</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">.  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nevíme, nakolik vir bude  mutovat. Neví to ani výrobci vakcín, jak se mají na tuto situaci  připravit. Připravují se vakcíny, které by měly být účinné  pro podzimní vlnu, ale  zda se to podaří, to nyní neví nikdo.  Moc bych si přál, aby touto letní vlnou letošní rok skončil s covidem. Ale zda to tak bude, to opravdu nikdo neví.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">POČET  NOVÝCH PŘÍPADŮ COVID-19:</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">                                                                                                                                                             15.8.  2022                           9.8.2021</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">okr.  OPAVA                                                                                                                           65                                                                     2       </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MORAVSKOSLEZSKÝ  KRAJ                                                               338                                     14</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  zdroj:  Ministerstvo zdravotnictví ČR</w:t>
       </w:r>
-    </w:p>
-[...30 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavský Ptačák v rytmu Afriky a také o J. Adamsonové</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -676,93 +705,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-17-08-2022-16-42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>