--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -1,223 +1,334 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.8.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Stavba Nové scény není v době ekonomické krize priorita</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Realizace projektu nového kulturního centra ve Frýdku-Místku není v současné době priorita. Shodli se na tom koaliční partneři, kteří se aktuálně chtějí zaměřit na zajištění rezerv pro řešení případné energetické krize. S myšlenkou vybudovat nový sál a opravit Národní dům s bývalou záložnou, počítají do budoucna.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Město Frýdek-Místek má hotovou studii na výstavbu nového  divadelního sálu, který vytvoří po propojení s Národním domem a budovou  bývalé záložny nové kulturní centrum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM),  primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci této  studie jsme upravili celý ten projekt tak, aby byl opravdu funkční a abychom  dosáhli výrazného snížení celkové ceny. Tu studii zadal ještě můj předchůdce. V průběhu  zpracování té studie docházelo ke změnám, které, jak už jsem řekl, výrazně snižovaly  cenu celého toho objektu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Divadelní sál, který městu chybí, měl původně vzniknout v  kině Petra Bezruče po rozsáhlé rekonstrukci. Přístavba Národního domu se sálem  pro 450 diváků a druhým menším sálem se stovkou míst je ale pro město  výhodnější z hlediska provozních nákladů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Divadelní sál, který městu chybí, měl původně vzniknout v  kině Petra Bezruče po rozsáhlé rekonstrukci. Přístavba Národního domu se sálem  pro 450 diváků a druhým menším sálem se stovkou míst je ale pro město  výhodnější z hlediska provozních nákladů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM),  náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bývalé kino,  které se nabízelo, není vhodné. Což potvrdili i nezávislí experti a další  pracovníci v kultuře."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Plán je tedy dvě budovy opravit a jednu přistavět. V současné  ekonomické situaci se ale vedení města rozhodlo, že projekt dá prozatím  stranou.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Plán je tedy dvě budovy opravit a jednu přistavět. V současné  ekonomické situaci se ale vedení města rozhodlo, že projekt dá prozatím  stranou. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM),  primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Nicméně situace  je taková, že v době ekonomické nestability, turbulence cen stavebních prací a růstu  energií, jsme se rozhodli, že v tento okamžik odložíme velké investiční akce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM),  náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Dneska říkáme,  že v této době stavět velké projekty nemá smysl. Takže se snažíme pokračovat ve  stavbách, které jsou nezbytně nutné. To znamená strategická infrastruktura,  dělat opravy bytového fondu, silnic, chodníků a budeme v tom dále pokračovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM),  primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Cítím nejenom  já, ale všichni ve vedení města, že musíme stát za svými občany a opravdu časy  které nás čekají nemusí být opravdu lehké. Potřeby  občanů jsou důležitější a rezervy, které máme vytvořené, budeme mít jako zadní  kolečka, jako pojistku. Abychom opravdu zvládli vyřešit potřeby škol, školek,  sportovních klubů, našich příspěvkových organizací, domovů pro seniory, hospice  a podobných velice potřebných zařízení, které mají samozřejmě prioritu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nová scéna se tak bude řešit v budoucnu a musí se na ni  najít peníze.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nová scéna se tak bude řešit v budoucnu a musí se na ni  najít peníze. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO),  náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budování Nové  scény je velmi závislé na získání případných individuálních dotací nebo využití  dalších dotačních titulů. Protože se jedná o významnou stavbu, kterou město  samo financovat nemůže, takže budeme shánět dotační peníze. Tak aby mohla být  tato budova vybudována."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Tichý  (Piráti), radní Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Znovu musím  zdůraznit, že budeme hledat model financování stejný, jako je obvyklé i u jiných  významných staveb v Moravskoslezském kraji. To znamená, tu stavbu nemůže  financovat výhradně město. Je samozřejmě závislá i na spoluúčasti kraje potažmo  státu, patrně prostřednictvím Ministerstva kultury. Zadruhé je  třeba znovu zdůraznit, že ty částky, které se někdy objevují v médiích, dvě  miliardy a podobně, jsou zcestné. Rozhodně nejde o takto vysokou investici.  Bavíme se o stovkách milionů, což ale samozřejmě nejde v tuto chvíli blíže  specifikovat, protože z projektová dokumentace se stále připravuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Kajzar (NMFM),  náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Chci také  vyvrátit dezinformační kampaň, že pouze Nová scéna, jeden z těchto objektů,  bude stát dvě miliardy, je to nesmysl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Přístavba by měla podle studie předběžně vyjít na 348  milionů a rekonstrukce Národního domu s bývalou záložnou dohromady na 391  milionů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Přístavba by měla podle studie předběžně vyjít na 348  milionů a rekonstrukce Národního domu s bývalou záložnou dohromady na 391  milionů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Dopravní výchovu se děti učí i o prázdninách</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -243,97 +354,94 @@
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí operativní skupiny MP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Účastní se jí děti především z blízkého okolí. Nicméně nezřídka  se stává, že na hřiště dorazí se svými maminkami i děti z větší dálky.  Zábavnou formou se dozví význam dopravních značek. Pod dohledem strážnic preventistek  si vyzkoušejí jízdu po hřišti na kole, či koloběžce, podle dopravních předpisů.  Mohou si zahrát i hry s dopravní tematikou a čeká je samozřejmě i drobné občerstvení  a odměna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Naučila jsem se tady poznávat značky.!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jízda na kruhovém objezdu, křižovatky i přechody pro chodce.  Dopravní hřiště obsahuje všechny důležité situace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jízda na kruhovém objezdu, křižovatky i přechody pro chodce.  Dopravní hřiště obsahuje všechny důležité situace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Že mám zastavit, když je někdo u přechodu." 2.) "Je to úžasné, jezdíme tady už šestým rokem a dcera je  nadšená. Poznává dopravní značky, jde jí to, zdokonaluje se. Opravdu  úžasná akce." 3.) "Přišla jsem tady s nejstarším synem a dcerkou a s nejmladším,  ten ještě nejezdí. A chtěla bych, aby si děti osvojily pod dohledem značky a  dopravní provoz. Jednou bychom taky chtěli s nimi vyjet do toho provozu. A  myslím si, že je to takovou zábavnou formou, tak proto jsme tady přišli." 4.) "Přišla jsem tady se dvěma dcerami. Jedna je starší, druhá o  trochu mladší. Aby si vyzkoušely trošičku ten dopravní provoz, nanečisto.  Abychom mohli vyrazit potom třeba na ty silnice."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letní výuka vychází ze stěžejního preventivního programu,  kdy strážníci chodí během školního roku učit dopravní výchovu na základní školy  žáky druhých až čtvrtých tříd.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letní výuka vychází ze stěžejního preventivního programu,  kdy strážníci chodí během školního roku učit dopravní výchovu na základní školy  žáky druhých až čtvrtých tříd. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Zapletal, vedoucí operativní skupiny MP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "V prvních dvou letech preventistky provádějí dopravní  osvětu formou přednáškové činnosti přímo ve třídách. Ta je zaměřena na základní  seznámení s dopravními předpisy z pohledu chodce a cyklisty. Projekt  pak vrcholí ve 4. třídě, právě návštěvnou dopravního hřiště, kde žáci pod  dohledem strážnic absolvují zkušební jízdy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pro nejlepší žáky ze všech škol pak městská policie pořádá dopravní  soutěž o putovní pohár.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pro nejlepší žáky ze všech škol pak městská policie pořádá dopravní  soutěž o putovní pohár. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Odpoutaná scéna zve na šestidenní maraton divadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -345,97 +453,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Divadelní festival Odpoutaná scéna bude letos ve  Frýdku-Místku vrcholem letních prázdnin. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Vašková, mluvčí Kultury F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letošní ročník je speciální, protože jde o šestidenní  maraton divadla, což tady v minulosti nebylo. Začíná 22. srpna, což je  pondělí a potrvá až do soboty 27. srpna."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Program nabídne lákavé divadelní tituly, ale také moderní  pojetí divadla.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Program nabídne lákavé divadelní tituly, ale také moderní  pojetí divadla. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Vašková, mluvčí Kultury F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Například Shirley Valentine s výraznou herečkou Simonou  Stašovou. Uvidíme představení Královny s Vilmou Cibulkovou, Janou  Boučkovou. Přijede také Saša Rašilov, který se představí v představení Zahradníček,  divadelního spolku JEDL, které bylo nominováno jako Divadlo roku 2020."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Představí se Divadlo loutek Lvov, soubor Loutky bez hranic,  připraveno je parkourové vystoupení, akrobatický workshop i zápas v improvizaci  mezi domácími divadelními ochotníky a pražským souborem K.OP.R.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Představí se Divadlo loutek Lvov, soubor Loutky bez hranic,  připraveno je parkourové vystoupení, akrobatický workshop i zápas v improvizaci  mezi domácími divadelními ochotníky a pražským souborem K.OP.R. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Vašková, mluvčí Kultury F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos poprvé máme speciální sekci dětem. Určenou rodinám s dětmi.  Jedná se o takový komplexní program pro děti a rodiče. Chtěla bych pozvat především na představení Nautilus. Na  motivy románu Julesa Verna, což je nádherné představení plné akrobacie, stínového  divadla, jsou tam světelné efekty, takže bude to opravdu velkolepé. A na pozadí  bude ten samotný poetický příběh. Tak, jak ho známe z knížek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Představení se odehrají v Nové scéně Vlast, v zahradě  Národního domu a na hřišti v Sokolíku. Vstupenky je možné pořídit na webu Kultury  F-M, v turistických informačních centrech nebo přímo na místě. Připraveny  jsou i zvýhodněné permanentky pro děti i dospělé.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Představení se odehrají v Nové scéně Vlast, v zahradě  Národního domu a na hřišti v Sokolíku. Vstupenky je možné pořídit na webu Kultury  F-M, v turistických informačních centrech nebo přímo na místě. Připraveny  jsou i zvýhodněné permanentky pro děti i dospělé. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -510,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-18-08-2022-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>