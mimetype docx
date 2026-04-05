--- v0 (2026-02-09)
+++ v1 (2026-04-05)
@@ -1,93 +1,204 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22.8.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámek Kunín hostil kurz interpretace barokní hudby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na zámku v Kuníně se konal 9. ročník Mezinárodní školy interpretace staré hudby. Špičkoví interpreti barokní a renesanční muziky si pozvali studenty z různých koutů Evropy a společně prohlubovali své vzdělání v interpretaci dobové hudby.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Zezulčík, kastelán Zámku Kunín:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Návštěvníci, kteří procházeli zámkem, to měli bohatší o hudbu, protože hudebníci nejen zkoušeli, ale také přerušovali své zkoušky, když tam návštěvníci vstoupili do pokoje a tam obohacovali ty prohlídky hudebními ukázkami.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Čižmář, hlavní organizátor kurzu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Všichni účastníci se posunuli ve svých dovednostech a znalostech a také získali spoustu nových přátel a koncertních zkušeností. Letos tady máme celkem 33 účastníků z různých zemí. Máme tady lektora z Chile, ze Španělska a účastníci jsou evropští. Máme tady Finsko, Portugalsko a pak vlastně okolní země Německo, Polsko, Rakousko, Slovensko a samozřejmě ČR. Každý měl sólové hodiny, to znamená zdokonaloval se ve svých technických schopnostech hry na nástroj nebo zpěvu, interpretaci staré hudby, zejména jsme se věnovali renesanční a barokní hudbě. A nebo také někteří poznávali nové nástroje, přecházeli z moderního na historický, nebo z jednoho typu nástroje na jiný.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vyvrcholením kurzu byl společný závěrečný koncert. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -159,103 +270,101 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zcela zaplněná dětská prohlídka s názvem Po stopách  malé arcivévodkyně začíná v Rytířském sálu. Tady je průvodce v dobovém  kostýmu seznámí s tím, co je čeká.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pro dětské návštěvníky máme připraveny speciální prohlídky,  které jsou dětem utvořeny na míru. Jednotící linií těchto prohlídek je Marie  Kristýna, dcera Marie Terezie, která na frýdeckém zámku poztrácela různorodé  dětské hračky. A cílem dětských návštěvníků je projít zámkem a tyto dětské  hračky najít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Císařovna Marie Terezie si přijela odpočinout na své letní  sídlo od četných vladařských povinností a vzala s sebou  i všechny své urozené potomky. Netušila však, že si její nejoblíbeněji  dcera Marie Kristina sbalila kufr plný hraček, které zůstaly na zámku. Jejich  hledání mají děti spojeno s různými úkoly.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Císařovna Marie Terezie si přijela odpočinout na své letní  sídlo od četných vladařských povinností a vzala s sebou  i všechny své urozené potomky. Netušila však, že si její nejoblíbeněji  dcera Marie Kristina sbalila kufr plný hraček, které zůstaly na zámku. Jejich  hledání mají děti spojeno s různými úkoly. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Děti se na té prohlídce dozví, jak se žilo šlechtickým dětem  na hradech a zámcích. Máme pro ně připravené různorodé aktivity. Například si  vyzkouší střelbu na terč, dozví se zásady správného stolování, naučí se tančit  polonézu nebo zjistí, co je to vějířová mluva a jak fungovala."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Líbilo se mi, když jsme hledali hračky od dětí." – A jaké hračky  jsi třeba viděla? – "Viděla jsem miminko spící, ještě když tam panenka seděla." 2.) "Líbilo se mi, že jsme mohli hledat hračky a hádali, co se používalo  v kuchyni."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Bednárková, Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tyto dětské prohlídky se konají každý víkend ve 14:00 hodin  a těší se velké oblibě u návštěvníků. Prozatím jsme měli pokaždé zaplněnou  kapacitu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Muzeum na prohlídky rezervace neumožňuje, vstupenky je ale  možné si koupit i dopředu přímo na pokladně frýdeckého zámku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Muzeum na prohlídky rezervace neumožňuje, vstupenky je ale  možné si koupit i dopředu přímo na pokladně frýdeckého zámku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -330,93 +439,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/kulturni-okenko/kulturni-okenko-22-08-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>