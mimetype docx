--- v0 (2026-03-25)
+++ v1 (2026-08-28)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.8.2022, 16:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Stonavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Důl ČSM se zatím zavírat nebude, těžba pokračuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Energetická krize a nejistota v dodávkách plynu donutila český stát, aby prodloužil těžbu černého uhlí. Ta měla v Moravskoslezském kraji skončit příští rok. Jak se ale ukazuje, těžbu bude prodloužena minimálně o jeden rok a dá se předpokládat i delší prodloužení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -92,57 +207,50 @@
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radomír Štix, personální ředitel OKD</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Aktuálně máme 2600 vlastních zaměstnanců a zhruba 730 zaměstnanců dodavatelských firem. A zhruba se stejným počtem zaměstnanců počítáme i do příštího roku 2023. Po avizovaném prodloužení těžby počítám s tím, že se stejným počtem zaměstnanců si vystačíme i v příštím roce s tím, že budeme muset průběžně nahrazovat odcházející zaměstnance.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Feber (ANO), starosta Stonavy a senátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „V roce 2018 mělo OKD připravenou těžbu až do roku 2033 a prokázalo tenkrát na ministerstvu financí, že to ustojí i při těch cenách, které byly, tuším, že to bylo kolem 60 dolarů za tunu. Dneska je to mnohonásobně více, a kdybychom měli to množství uhlí, které tenkrát předkládalo OKD, že vytěží, tak to by bylo dneska něco zvláštního. Buďme rádi, že máme alespoň Důl ČSM, který ještě těží, který se nezavřel, který bude mít určitě své zájemce o uhlí až do roku 2025, kdy je možné ještě těžit to uhlí. Já si myslím, že by se veškeré uhlí mělo vytěžit, protože ta krize tak rychle neskončí. Je to naše surovina, náš energetický potenciál, který potřebujeme do elektráren. Je to pěkné, že si hrajeme na obnovitelné zdroje, je to moc pěkné, ale my k tomu, abychom docílili těch cílů, které EU deklaruje a plánuje, tak potřebujeme nějakou základnu, svou bázi, která nám zaručí, že se vůbec odrazíme od toho co je dneska. Na Stonavu to nebude mít žádný negativní vliv. My jsme za celých 32 let ustáli tu enormní těžbu, která tady šla ze tří dolů. Nesmíme zapomenout, že Stonava byla zdevastována, že už neměla existovat, že měla být jak Louky, ale podařilo se ji zachránit díky tomu, že jsme mnoho těch peněz, které jsou z toho uhlí, nechali tady v regionu, což se kdysi zanedbávalo. Já se toho nebojím, protože při dnešních parametrech a zákonech tady ty peníze zůstat musí.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Uhlí v podzemí Karvinsku je na několik let. Opakované prodlužování těžby však závisí na potřebách státu a politickém rozhodnutí vlády.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
@@ -465,93 +573,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/stonavsky-expres/stonavsky-expres-24-08-2022-16-14?url=stonavsky-expres" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>