--- v0 (2026-01-15)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25.8.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdeckomísteckem se přehnal přívalový déšť</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">I když se většině MS kraje ve středu dešťové přeháňky vyhýbaly, Frýdecko-Místecko to pak večer odneslo za všechny. Přívalový déšť se přehnal přes několik obcí a během chvíle se řeky Stonávka a Lučina vylily ze břehů. Evakuace osob nakonec nebyla nutná.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -226,53 +341,52 @@
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlavní třídu v Českém Těšíně čeká výrazná proměna, a to podle vítěze architektonické soutěže. Zahrnuje i názory místních obyvatel, kteří mohli vyjádřit své názory ještě před soutěží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Odborná porota, tvořená architekty a zástupci města, vybrala vítěze architektonické soutěže nazvané Měníme Hlavní - Revitalizace Hlavní třídy v Českém Těšíně. Do soutěže se přihlásilo sedm architektonických studií. Vítězný návrh patří architektům z Českého Těšína.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Peřinková, předsedkyně komise, děkanka Fakulty stavební, VŠB-TUO</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: "Vítězný návrh vycházel z hluboké znalosti prostředí a nabízel neotřelý a kreativní pohled na řešení daného území."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: "Vítězný návrh vycházel z hluboké znalosti prostředí a nabízel neotřelý a kreativní pohled na řešení daného území." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Výraznou změnou v této ulici bude nové stromořadí. Celý koncept ulice rozdělili architekti do třech částí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Katarzyna Jursa Pieleszová, architektka</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Je tady hlavní typ A, kde se nachází největší zklidnění toho prostoru, vytváříme tam nový veřejný prostor."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -332,129 +446,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Krnovská nemocnice bude mít kompletně novou střechu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krnovská nemocnice v těchto dnech zahajuje generální opravu střechy své hlavní budovy. Ta patří svou rozlohou téměř 3 tisíce metrů čtverečních k největším v celém regionu. Jde o velmi složitou konstrukci a její oprava bude probíhat za plného provozu nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vedení nemocnice žádalo o opravu několik let, jde však o velmi nákladnou investici téměř 30 milonů korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Střecha je opravdu v katastrofálním stavu. My se snažíme několik let přesvědčovat městské zastupitele o nutnosti investice do této budovy, a teď už je to opravdu tak, že na naše pacienty tam prší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Majitelem budov nemocnice je Město Krnov, proto je také investorem celé stavby</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Hradil (nez.), starosta Krnova, investora stavby: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to jedna z největších a nejkrásnějších budov ve městě, obrovská střecha, kompletně vlastně vyměníme krytinu za hliníkovou, je to obrovská oprava, budeme opravovat krovy, budeme vyměňovat okna ve vikýřích, budeme měnit osvětlení, takže zkrátka kompletně nová střecha.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak jsem strašně rád, že se podařilo schválit rozpočet města tak, aby se střechy opravila.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Oprava za provozu nemocnice si vyžádá také zvýšenou pozornost pacientů.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec, ředitel SZZ Krnov:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Jsem rád, že se stavba zahájí, ale zahájí se v těchto dnech a bude to za plného provozu, Ale jsme domluveni s dodavatelem stavby, že bude brát maximální ohledy na pacienty a na návštěvy a všechny naše pacienty a návštěvy prosíme o maximální pozornost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Oprava střechy není však jedinou zahajovanou stavbou. Do konce roku bude zahájena také výstavba nové rehabilitace, na níž právě probíhá výběrové řízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -671,93 +757,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-25-08-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>