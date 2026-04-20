--- v0 (2026-01-12)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26.8.2022, 16:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Novojičínský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči nemohou parkovat nad Grasmankou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Revize mostů a lávek na území Nového Jičína odhalila špatný technický stav čtyř z nich. Nejhůře je na tom most přes potok Grasmanku u Dolní brány. Řidiči už na něm nebudou moci parkovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,53 +213,52 @@
         <w:t xml:space="preserve">Kamil Žák, vedoucí odboru správy majetku, MěÚ Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mosty obecně mají dle svého technického stavu číslování od jedné do sedmi. Výsledek hodnocení tohoto mostu je na bodě šest, to znamená velmi špatný, Je potřeba aktualizovat nebo zpracovat novou projektovou dokumentaci a nejpozději v rozmezí tří až pěti let by měla být provedena oprava.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Dobrozemský (ODS), 1. místostarosta Nového Jičína: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Pokud bude nutné zpracovat novou nebo aktualizovanou projektovou dokumentaci, tak si myslím, že finanční prostředky na toto zpracování by mohly být v příštím roce, realizace samotné opravy nebo rekonstrukce v roce 2024.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V tuto chvíli město přijalo první opatření, které by mělo mostu, na jehož poměrně rozsáhlé ploše parkují i auta, ulevit. Zákaz stání bude platit před budovou bývalého Laposu a omezeno bude také jedno parkovací místo přímo na okraji Dolní brány na mostní konstrukci.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V tuto chvíli město přijalo první opatření, které by mělo mostu, na jehož poměrně rozsáhlé ploše parkují i auta, ulevit. Zákaz stání bude platit před budovou bývalého Laposu a omezeno bude také jedno parkovací místo přímo na okraji Dolní brány na mostní konstrukci. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Motoristům tady pravděpodobně nadále zůstanou k dispozici dvě odstavné plocha těsně před a za zábradlím mostu na Dolní bráně. Následovat ale bude zřejmě omezení vjezdu vozidel s vyšší tonáží. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ukovali desítky srdcí a vytvořili rekord</w:t>
@@ -371,54 +485,53 @@
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Mi se líbí hnědá barva kloboučku, protože takovou má můj králíček.”  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další zábavou pro holky bylo, když si v expozici mohly zapózovat s klobouky na hlavě, vybírat mohly z nabídky více než tří stovek různých modelů. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">účastnice tábora: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">“Líbí se mi tento klobouk, protože moje maminka má ráda tento styl klobouků.” </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Líbí se mi tento klobouk, protože moje maminka má ráda tento styl klobouků.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Vyzkoušela jsem různé klobouky a jsem ráda, že mohu být s kamarádkami v tomto muzeu.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V expozici klobouků mohou malým dětem udělat radost také známé pohádky o Králících z klobouku, posedět si a odpočinout tak mohou v komorním mini biografu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -508,93 +621,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/novojicinsky-expres/novojicinsky-expres-26-08-2022-16-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>