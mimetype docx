--- v0 (2026-01-12)
+++ v1 (2026-04-30)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.8.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděje autosedačky usvědčuje jeho DNA ve vozidle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policistům se podařilo vypátrat, kdo v Ostravě ukradl z auta sedačku pro postižené dítě. Klíčová byla analýza DNA, kterou provedli kriminalističtí experti ze stop odebraných v autě. Z databáze vyjelo jméno zloděje, který už byl za podobné delikty odsouzen.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -84,90 +199,88 @@
         <w:t xml:space="preserve">Pavel Tomek, kriminalistický expert: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Výsledkem analýzy je tzv. profil DNA. Jde o alfanumerický kód a my jsme potom schopni říct ano, tahle stopa, tento biologický materiál pochází od této konkrétní osoby." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Odborným vyjádřením byla ze zajištěné stopy stanovena DNA osoby, u které byla při porovnání údajů v Národní databázi DNA nalezena shoda právě s 38letým mužem, který má za sebou trestní minulost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jde o recidivistu, který už má na svědomí například vloupání do stavebního kontejneru, garáže, ale přivydělával si i jako kapsář a za to je nyní ve vězení. Ke krádeži sedačky se sice nepřiznal, ale expertíza DNA jako důkaz u soudu postačí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jde o recidivistu, který už má na svědomí například vloupání do stavebního kontejneru, garáže, ale přivydělával si i jako kapsář a za to je nyní ve vězení. Ke krádeži sedačky se sice nepřiznal, ale expertíza DNA jako důkaz u soudu postačí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Za kormidlem motorového člunu nadýchal jedno promile</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dvě malé děti v motorovém člunu a jedno promile alkoholu v dechu. Kontrola plavidel na Těrlické přehradě odhalila hříšníka, kterého čeká pokuta a zřejmě i zákaz řízení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Poslední prázdninovou sobotu se konala preventivní akce Bezpečně u vody. Policisté vyjeli na Těrlickou přehradu na svých člunech a další kontroly se konaly v okolí vodní nádrže. Řidiči, kteří měli všechno v pořádku, dostali nealkoholické pivo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Poslední prázdninovou sobotu se konala preventivní akce Bezpečně u vody. Policisté vyjeli na Těrlickou přehradu na svých člunech a další kontroly se konaly v okolí vodní nádrže. Řidiči, kteří měli všechno v pořádku, dostali nealkoholické pivo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Kolátek, preventista Policie ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jedná se o celorepublikovou akci. Každoročně v letním období prázdnin a v letních měsících navštěvujeme vodní plochy a kontrolujeme. nejen řidiče motorových vozidel v okolí vodních ploch, ale i vůdce plavidel.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na kontrolu doplatil muž, který na přehradu vyjel s motorovým člunem, přestože předtím pil alkohol. Opakované dechové zkoušky prokázaly téměř jedno promile. Další správní řízení s ním teď vede Státní plavební správa. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -204,131 +317,115 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V jiné části přehrady však policisté přistihli vůdce plavidla, který za sebou táhl vodního lyžaře v místě, kde to není povoleno. Naopak rybáři měli vše v pořádku a kontrolou prošli bez postihu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zdrogovaný řidič ujížděl v neděli odpoledne z Olomoucka bez placení na benzince. Před Ostravou zavinil vážnou nehodu, při níž byli zranění čtyři lidé, včetně samotného pachatele. Nehoda se stala na dálnici D1 u sjezdu na Bravantice ve směru na Ostravu. Muže pronásledovali policisté až z Olomouckého kraje. Nehodu prověřují novojičínští kriminalisté jako podezření ze spáchání trestného činu obecného ohrožení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">René Černohorský, mluvčí PČR Nový Jičín:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Orientační test na možnou přítomnost omamných a psychotropních 2 látek či jedů v těle řidiče vyzněl pozitivně, a to na návykové látky amfetamin/metamfetamin."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavská MHD od září zlevní</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavané budou jezdit hromadnou dopravou levněji. Tedy děti, studenti a pak také lidé nad 65 let. Schválili to na svém červnovém zasedání zastupitelé. Chtějí tak ulehčit občanům během složitého období, kdy míra inflace výrazně narůstá. Nový ceník začne platit od září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od  1. září se chystají změny v ceně jízdného opavské hromadné  dopravy. Za měsíční jízdenku zaplatí méně děti, žáci  a studenti. Stát bude rovných stát sto korunu. Cena se sníží  zhruba o polovinu. A nově také budou moci lidé od 65 let jezdit  zdarma. Stejně,  jako dřív, budou i nadále bezplatně MHD využívat občané  starší 70 let a děti do šesti let věku. Na  zlevnění jízdného se dohodli zastupitelé napříč politickým  spektrem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelka  Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Když už to chtěli zlevnit, tak to měli zlevnit všem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelka  Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pokud se zlevňuje tak je to dobře. Rodiče to  uvítají.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor  Witassek (Změna pro Opavu), člen Zastupitelstva města Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já  si myslím, že není doba na to, aby se zdražovalo, ale naopak aby  se občanům pomohlo. Proto jsme navrhli plošné snížení jízdného  MHD pro různé skupiny. V  zastupitelstvu se našla většina jen pro určité snížení –  pro důchodce, pro děti a mládež.“</w:t>
       </w:r>
     </w:p>
@@ -365,54 +462,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Peníze,  které ovšem cestující nezaplatí, budou v rozpočtu dopravního  podniku chybět.  Podle  předběžných odhadů půjde o necelých pět milionů korun. Ty  zaplatí město.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal  Jedlička (KDU – ČSL), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jednou  za rok probíhá závěrečné vyúčtování. A  podle toho, jak vysoká bude ta ztráta, tak se budeme snažit k tomu  postavit čelem. V rozpočtu tyto peníze najít a  zaplatit dopravnímu podniku.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zlevněný   kupón si mohou cestující zakoupit na jeden, tři nebo pět  měsíců. A to pouze v předprodeji jízdenek na Horním náměstí  v Opavě, na e-shopu to možné nebude. Nárok na slevu mají pouze  občané s trvalým bydlištěm na území Opavy a městských částí.  Slevy  jízdného budou platit rok. Tedy do konce srpna 2023.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně bude kandidovat nová čtyřkoalice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -544,104 +637,101 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">U bývalého dolu Gabriela se konal festival POHO den</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">U bývalého dolu Gabriela na Karvinsku se konal 2. ročník festivalu POHO den. Pro návštěvníky byla připravena gastro zóna, místní spolky a organizace připravili pestré aktivity a nechyběl ani bohatý program na pódiu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bývalý důl Gabriela ožil o víkendu velkým festivalem POHO den 2022. Konal se podruhé, první ročník zorganizovali pořadatelé loni v areálu bývalého dolu Barbora.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bývalý důl Gabriela ožil o víkendu velkým festivalem POHO den 2022. Konal se podruhé, první ročník zorganizovali pořadatelé loni v areálu bývalého dolu Barbora. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Birklen, vedoucí programu POHO 2030: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“ My jsme měli takový záměr, že chceme postupně pomocí těch POHO dnů otevřít areály a zajímavá místa a říct, co máme v plánu s těmito místy a aby to bylo atraktivní, tak jsme nachystali program.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Tabášek, vedoucí marketingu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Na letošním POHO dni se můžeme seznámit s různými spolky a formami, které se tady prezentují, například HZB, která tady má záchranářské vozy, knihovna města Karviné a taky je tady útulek Bouda, který tu má i své psy, je tady gastro zóna od Lodiček Dokořán, pizza, gofry karvinské, máme krojované horníky nebo obchůdek Neposedné ruce a další."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci festivalu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Je tu dobrá atmosféra a je nás tu dost." "Je to tu krásné, fajné, úžasné." "Jsem rád, že to ožilo, je to takové pěkné." "Soutěže se mi líbí."</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Je tu dobrá atmosféra a je nás tu dost." "Je to tu krásné, fajné, úžasné." "Jsem rád, že to ožilo, je to takové pěkné." "Soutěže se mi líbí." </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V rámci POHO dne 2022 program probíhal i ve staré Orlové a připraveny byly v neděli i komentované prohlídky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -716,93 +806,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-08-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>