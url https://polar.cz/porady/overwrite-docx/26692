--- v0 (2025-12-29)
+++ v1 (2026-04-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29.8.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ujíždějící zdrogovaný řidič způsobil nehodu na dálnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V neděli odpoledne zastavila provoz na dálnici D1 u Bravantic nehoda tří vozidel. Jak se později ukázalo, viníkem byl zdrogovaný lotyšský řidič, který ujížděl před policií. Při srážce bylo zraněno 6 osob a nejhůře právě řidič.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -96,53 +211,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Fakultní nemocnice Ostrava má od pondělí k dispozici  Psychiatrický pavilon. Jeho součástí je nejkomplexnější ambulantní pracoviště dětské a dorostové psychiatrie v ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vlastimil Válek (TOP 09), ministr zdravotnictví:</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to opravdu dokonale udělaná budova, nejen detaily, ale i celek. Perfektně je vymyšlená kombinace akutního příjmu, denního stacionáře, hospitalizovaných pacientů.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděje autosedačky usvědčuje jeho DNA ve vozidle</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -193,138 +305,133 @@
         <w:t xml:space="preserve">Pavel Tomek, kriminalistický expert: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Výsledkem analýzy je tzv. profil DNA. Jde o alfanumerický kód a my jsme potom schopni říct ano, tahle stopa, tento biologický materiál pochází od této konkrétní osoby." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Odborným vyjádřením byla ze zajištěné stopy stanovena DNA osoby, u které byla při porovnání údajů v Národní databázi DNA nalezena shoda právě s 38letým mužem, který má za sebou trestní minulost.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jde o recidivistu, který už má na svědomí například vloupání do stavebního kontejneru, garáže, ale přivydělával si i jako kapsář a za to je nyní ve vězení. Ke krádeži sedačky se sice nepřiznal, ale expertíza DNA jako důkaz u soudu postačí. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jde o recidivistu, který už má na svědomí například vloupání do stavebního kontejneru, garáže, ale přivydělával si i jako kapsář a za to je nyní ve vězení. Ke krádeži sedačky se sice nepřiznal, ale expertíza DNA jako důkaz u soudu postačí.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">DPS Korýtko se mění na moderní zařízení</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Domov pro seniory Korýtko v Ostravě-Zábřehu prochází celkovou rekonstrukcí. Ta ho změní téměř k nepoznání a posune ho do 21.století. Z komplexu, který vznikl v 80. letech minulého století se tak stane moderní areál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">V Domově pro seniory Korýtko v Ostravě-Zábřehu momentálně probíhají demoliční práce. Vše staré a nepotřebné musí pryč. Poté začne jeho kompletní rekonstrukce. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> V Domově pro seniory Korýtko v Ostravě-Zábřehu momentálně probíhají demoliční práce. Vše staré a nepotřebné musí pryč. Poté začne jeho kompletní rekonstrukce. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Bavíme se o veškerých vnitřních rozvodech, novém gastro provozu, jídelně, kuchyni. Bavíme se o nové prádelně, dojde k přestavění samotných bytových jednotek. Takže vniknou buňky pro jednoho nebo dva lidi s tím, že vždycky na dvě buňky bude vybudované i nové sociální zařízení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celková rekonstrukce zahrnuje i nástavbu budovy A, kde vznikne nová terasa. V budovách B a C pak budou terasy v každém podlaží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Pražák (KDU-ČSL), náměstek primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Domov Korýtko je jeden z našich největších domovů pro seniory, který byl postaven v roce 1985. Ta kapacita je asi 267 lůžek. Po rekonstrukci by to mělo být 254." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Celý komplex bude po rekonstrukci energeticky úspornější. Všechny budovy totiž získají nová okna a budou také zatepleny.</w:t>
-[...5 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Celý komplex bude po rekonstrukci energeticky úspornější. Všechny budovy totiž získají nová okna a budou také zatepleny. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Dohnal (ODS), místostarosta MOb Ostrava-Jih</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Vzhledem k rozsahu rekonstrukce nebylo možné, aby klienti v domově setrvali, takže došlo k přestěhování všech uživatelů . Tady musím říct, že se povedlo všechny uživatele přestěhovat do městských zařízení zejména do budovy v Ostravě-Muglinově po bývalém Čtyřlístku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Do zrekonstruovaného Domova Korýtko by se všichni senioři měli vrátit počátkem roku 2024. Revitalizací by poté měla projít i zahrada. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
@@ -368,517 +475,410 @@
         <w:t xml:space="preserve">Nikola Plasgurová, táborová vedoucí TS  Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Máme pro děti připraveny různé hry,  dobrodružství. Setkají se tady, ať už se známými tvářemi nebo si tady najdou  nové kamarády. O čem celý ten tábor je, tak hlavně právě o tančení. Kde  děti mají několikafázové tréninky během celých dní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Matal, táborový  vedoucí TS Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Smyslem je naučit rytmiku. Jsou to  začínající tanečníci, takže spíš pohyb. Pohyb různých částí těla. Učíme je spíš  street dance styly."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Taneční studio navštěvuje každoročně až 200 dětí. Loňská sezóna  přinesla řadu úspěchů i medailí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Taneční studio navštěvuje každoročně až 200 dětí. Loňská sezóna  přinesla řadu úspěchů i medailí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, lektorka, Taneční studio Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je za námi jarní sezóna formací, kdy jsme se účastnili soutěží  České taneční organizace a Taneční skupiny roku, ale i řady pohárových soutěží,  odkud jsme si přivezli nejen první, druhá, ale i třetí místa. Získali jsme  nominace na Mistrovství České republiky, ale také třeba na Mistrovství Evropy v kategorii  Hip Hop Unite. Většina dětí, která tancuje ve formacích,  nás poté reprezentuje na podzim také v soutěžní lize sól a duet. A to v kategoriích  disco dance a street dance."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Já tancuju asi 3 roky a předtím jsem tancovala v Paskově,  ale teď jsem přešla od zimy tady do Dancepointu. Tanec mě strašně baví." 2.) "Já tancuju taky 3 roky a tady chodím do Dancepointu a  strašně mě to tady baví. Je to úplně úžasné studio, takže všem doporučuju, aby  se tady podívali. Chodím na latinskoamerické tance. 3.) "Líbí se mi a chodím 1,5 roku na tancování a věnuji se tomu,  protože ně to hodně baví a doporučuji to." 4.) "Asi tak 4 nebo 5 měsíců a dává mi to pružnost do fotbalu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Matal, táborový vedoucí TS  Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tady ve Frýdku-Místku působí mnoho  tanečních skupin. Od disco dance, street dance, až latina. Takže ten  tanec je něco mezi sportem a kulturou. Nejenom zlepšuje tu fyzickou zdatnost  toho dítěte, ale i tu psychickou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Klub se už připravuje na novou sezónu. Od 5. do 9. září  chystá Týden otevřených dveří.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Klub se už připravuje na novou sezónu. Od 5. do 9. září  chystá Týden otevřených dveří. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klára Žídková, lektorka, Taneční studio Dancepoint:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Budeme mít připravené kurzy pro děti od tří let, ale také večerní  hodiny pro dospělé. Je možno si přes naše webové stránky zaregistrovat libovolný  počet těchto lekcí a vyzkoušet si tak všechny styly, které tady naše studio  nabízí. Ať už je to street dance, disco dance, latinskoamerické  tance, moderní tanec a mnoho dalších."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě dětí má Dancepoint také velkou základnu dospělých, pro  kteří navštěvují lekce různých tanců. Letos se pro ně navíc otevírá soutěžní  tým ve stylu street dance.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě dětí má Dancepoint také velkou základnu dospělých, pro  kteří navštěvují lekce různých tanců. Letos se pro ně navíc otevírá soutěžní  tým ve stylu street dance. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Už za pár týdnů budeme volit obecní zastupitelstva. Komunální volby se konají 23. a 24. září. Ve stejném termínu proběhne i první kolo voleb do třetiny Senátu, případné druhé kolo bude o týden později. V Moravskoslezském kraji se volí v obvodech Nový Jičín, Ostrava- město, Bruntál, Frýdek- Místek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Opavané budou jezdit hromadnou dopravou levněji. Tedy děti, studenti a pak také lidé nad 65 let. Schválili to na svém červnovém zasedání zastupitelé. Chtějí tak ulehčit občanům během složitého období, kdy míra inflace výrazně narůstá. Nový ceník začne platit od září.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnosti vína na zámku v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přelom léta a podzimu odjakživa patří vínu a burčáku, včetně tradičních ochutnávek a vinobraní. V nově opravené zámecké zahradě a Salla tereně v Bruntále se konal premiérový ročník Slavností vína. Za krásného počasí přilákal spoustu zájemců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na bruntálské Slavnosti vína se představila malá i velká vinařství a byl k ochutnání také první letošní burčák.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Konečný, vinař: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme kvalitní burčák z Moravy, při sběru 22 stupňů.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Krůza, vinař:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Víno z Podpálavy, z Mikulovska, z Mikulovské podoblasti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Pavlica, vinař ze Zaječí: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady moravská vína z malého rodinného vinařství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kolik lidí, tolik chutí. Návštěvníci si mohli vybrat a ochutnat celou škálu vín.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Tak nejradši mám bílé víno, ale suché, poněvadž z toho nebolí hlava.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ladislav Václavec (ANO), senátor: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Moje nejoblíbenější odrůda je Rýnský ryzlink, suchý.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Pro mě suché, aromatické, silný květový buquet.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Mám ráda z červených Dorfender,z bílých Sylvánské zelené.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Buďto mi chutná nebo nechutná.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Odrůda, tak mám nejraději Rulandu šedou.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já mám nejradši suchá a bílá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...8 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Před chvilkou jsem si dala Pálavu, ta byla výborná, a teď mám Muškátek." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Zpestřením akce byly také stánky s dobrotami, které s k vínu hodí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alena Fischerová, prodejce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsou to výhonky mikrozeleniny, které vlastně jsou vhodné do kuchyně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Komínková, prodejce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Nabízíme kozí a kravské sýry, na grilu i čerstvé."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jaroslav Urbášek, prodejce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to k vínu, divočák, jelen, srnčí, daňčí.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V Sala terreně probíhala také řízená degustace, kde zájemci mohli vína také hodnotit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Milan Dalajka, degustátor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Hosté u toho vína hodnotí prvně vjem, takže vůni, následně chuť, celkový vzhled a vlastně takovou dochuť, takže celkový dojem toho vína.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Bílá suchá vína, lehká.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„My máme rádi suchá vína, zcela jednoznačně.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Všichni návštěvníci už se velmi těší na první letošní vína a jejich ochutnávku na svátek sv. Martina 11. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -946,93 +946,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-08-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>