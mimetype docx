--- v1 (2026-04-03)
+++ v2 (2026-09-06)
@@ -988,51 +988,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-08-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-29-08-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>