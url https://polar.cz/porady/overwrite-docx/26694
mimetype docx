--- v0 (2026-02-07)
+++ v1 (2026-04-04)
@@ -1,149 +1,255 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...5 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.8.2022, 17:39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Dobrý den u dalšího dílu Ekomagazínu. Tentokrát se zachránci zvířat  budeme vypouštět několik vyléčených pacientů z Bartošovic do volné přírody. Prázdniny jsou pro stanici nejnáročnější měsíce. Je to období, kdy se k záchranářům dostává nejvíce zvířat z celého roku. Například během letošního července a srpna přijali 358 živočichů. Téměř každý týden pak zvířata díky péči, které se jim dostává v záchranné stanici, nalézají svůj nový domov v přírodě. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vyléčené zvířecí pacienty záchranáři vypouští do volné přírody</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Záchranná stanice v Bartošovicích slouží od roku 1983 jako nemocnice pro divoká zvířata a byla vůbec prvním zařízením tohoto charakteru ve střední Evropě. V průběhu celého roku tam přijímají obrovský počet zvířecích pacientů, které se snaží vyléčit, aby se mohli vrátit do volné přírody. Zvířata musí nejdříve dorůst do určité velikosti a u ptáků se čeká na přepeření. Potom je ochránci umisťují do vypouštěcích voliér. V záchranné stanici stráví minimálně dva až tři měsíce a některé druhy i déle. My jsme byli u toho, když ochutnali volnou přírodu poštolky, kalousy, čáp, krahujci, káně, sovy pálené a také veverky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Příprava ve velké voliéře probíhá 3 - 4 týdny. Musí zvládnout základní letecké schopnosti, obraty, živit se. Každé vypuštění je pro ně tak trochu šokem protože najednou mají přírodu bez hranic, není tam žádné pletivo a stěny. Chvilku jim trvá než se orientují.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Příprava ve velké voliéře probíhá 3 - 4 týdny. Musí zvládnout základní letecké schopnosti, obraty, živit se. Každé vypuštění je pro ně tak trochu šokem protože najednou mají přírodu bez hranic, není tam žádné pletivo a stěny. Chvilku jim trvá než se orientují.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jak obstojí v přírodě záleží do jisté míry na potravní nabídce. Letos je například málo drobných hlodavců, ty naštěstí všichni dnes vypuštění svěřenci nahradí všudypřítomným hmyzem. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Většina vypuštěných svěřenců se do záchranné stanice dostala jako mládě, opuštěné nebo vypadlé z hnízda. Ovšem až 30% jich do záchranné stanice putuje zcela zbytečně, nevědomostí lidí, kteří se domnívají, že se jedná opuštěného jednotlivce. Letos přijali v Bartošovicích okolo 14ti stovek mláďat. Záchranáři se tak stávají adoptivními rodiči a vypiplají je do stavu, kdy by i ve volné přírodě opouštěli rodná hnízda. Výjimkou je tento čáp. Narodil se ve stanici páru, který tam už kdysi musel zůstat po rozsáhlých zraněních. Má na sobě vysílačku. Díky ní budou ochránci v Bartošovicích mapovat jeho pohyb.</w:t>
-[...25 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Většina vypuštěných svěřenců se do záchranné stanice dostala jako mládě, opuštěné nebo vypadlé z hnízda. Ovšem až 30% jich do záchranné stanice putuje zcela zbytečně, nevědomostí lidí, kteří se domnívají, že se jedná opuštěného jednotlivce. Letos přijali v Bartošovicích okolo 14ti stovek mláďat. Záchranáři se tak stávají adoptivními rodiči a vypiplají je do stavu, kdy by i ve volné přírodě opouštěli rodná hnízda. Výjimkou je tento čáp. Narodil se ve stanici páru, který tam už kdysi musel zůstat po rozsáhlých zraněních. Má na sobě vysílačku. Díky ní budou ochránci v Bartošovicích mapovat jeho pohyb. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“My jsme jedna ze záchranných stanic, která instaluje vysílačky a chceme vědět, co s těmi našimi svěřenci je. Takto už jsme vypustili několik desítek chovanců. Velké ztráty jsme měli v období tahu, při přeletu zemí, kde se například čápi mohou střílet.., jako třeba v Turecku a Libanonu. Na druhou stranu máme pod vysílačkami tři orly křiklavé a všichni fungují, to nám dělá radost.” </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Bartošovičtí ochránci vypouští zvířata do volné přírody téměř každý týden po celý rok. V záchranné stanici stále léčí a připravují nové a nové svěřence, kteří mají to štěstí, že se ocitli právě tady a mohou se po přeléčení vrátit do volné přírody. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">“To není žádná sranda, přežít ve volné přírodě, je to boj, tvrdý boj. Do teď se měli dobře, žrádlo na talíři, měli péči, byli v malinkém prostoru a měli o sobě postráno, teď už se musí postarat sami o sebe.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Peníze z reuse centra použijí v Opavě na obnovu zeleně</w:t>
       </w:r>
-      <w:br/>
-[...15 lines deleted...]
-      <w:br/>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">V areálu opavských technických služeb bylo otevřeno re-use centrum. Lidé zde mohou odložit nepoškozené věci, které tak najdou uplatnění. Zájemci si je mohou odnést zdarma nebo za symbolický poplatek, který bude použitý na obnovu zeleně ve městě. Podobný koncept funguje už dva roky také v Ostravě. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Regály právě vzniklého re-use centra se začínají postupně plnit věcmi, které už někdo nepotřebuje, ale jiný by je ještě mohl použít. Jsou tady třeba obrazy, nádobí, hračky, knihy, různé dekorační předměty. Za normálních okolností by tyto nepotřebné, ale stále zachovalé věci, skončily na skládce. Teď dostaly šanci na restart. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">první návštěvnice re-use centra:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tady mám úplně novou konvičku na čaj nebo kávu, kterou jsem kdysi dostala. Tak to tady ráda předám, aby to ještě někomu udělalo radost.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamil Zaoral, pracovník Re-use centra</w:t>
       </w:r>
       <w:r>
@@ -493,57 +599,63 @@
         <w:t xml:space="preserve">Eva Benek, poradce v péči o střevní mikrobiom: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Děkuji.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vy se těšte na další díl na viděnou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -618,93 +730,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-30-08-2022-17-39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>