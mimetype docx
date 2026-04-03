--- v0 (2026-02-11)
+++ v1 (2026-04-03)
@@ -1,93 +1,207 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.8.2022, 16:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Těrlický miniexpres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hřiště je před dokončením, přestavba křižovatky se chystá</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Některé velké investiční akce se v Těrlicku blíží ke zdárnému konci a další už má vedení radnice rozpracované. Mezi těmi před dokončením je rozšíření fotbalového areálu, jehož součástí bude pláž i přehrady.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Polášek (NEZÁVISLÍ - Těrlická koalice), starosta Těrlicka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tak mezi dlouhodobě priority současného vedení obce Těrlicko patří výstavba nových sportovišť. Mezi dalšími, které jsou ve výstavbě, je stavba fotbalové hřiště pro děti. Bude se jednat o hřiště pro zápasy i tréninky, bude mít umělý povrch a umělé osvětlení. Hřiště tedy bude používatelné po celý rok. Navazovat bude stavba pumptrackové dráhy, která bude určena pro bikery, skateboardisty a další uživatele, kteří si vymyslí třeba jízdu na koloběžce.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velké plány má obec s areálem někdejšího letního tábora. </w:t>
+        <w:t xml:space="preserve"> Velké plány má obec s areálem někdejšího letního tábora. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Polášek (NEZÁVISLÍ - Těrlická koalice), starosta Těrlicka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V Myslivecké ulici obec získala do vlastnictví prostory bývalého pionýrského tábora, kde se nachází ještě jedna z posledních budov, kterou je chatka vedoucích. Bohužel i tato budova po těch desítkách let je vyžilá a do budoucna bude stržena. Na tomto místě by mělo být vybudováno moderní environmentální centrum, kde by měly vzdělávány děti našich základních škol. Tento prostor by měl být využíván pro aktivity po škole a jako ideální místo pro nějaké letní tábory a samozřejmě se počítá i se zázemím pro myslivce, kteří tento areál dlouhodobě využívají.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další stavbu ocení především účastníci silničního provozu. Obec připravuje přestavbu rizikové křižovatky.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -198,93 +312,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/terlicky_miniexpres/terlicky-miniexpres-31-08-2022-16-26" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>