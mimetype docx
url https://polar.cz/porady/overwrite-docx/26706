--- v0 (2026-02-13)
+++ v1 (2026-04-22)
@@ -1,176 +1,216 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
-    <w:p>
-[...26 lines deleted...]
-      <w:br/>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">31.8.2022, 17:43</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Připraveno je další vydání pořadu TV Medicína, jsem ráda, že se díváte. Vyšetření na magnetické rezonanci  se nemusí bát ani děti. Které orgány se dají zobrazit, co rozhoduje o použití tlumících prostředků a proč je tento obor tak zajímavý, řekne magistr Dušan Matyášek z Nemocnice ve Frýdku-Místku. Také klienti s mentálním hendikepem se chtějí bavit, příspěvková organizace Santé z Havířova se tentokrát postarala o pěkné překvapení.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Klienti Santé Havířov na své zahradní slavnosti poznali MISS Czech Republic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zahradní letní párty patří do oblíbených akcí, na kterou se těší všichni klienti Santé, jejich rodiče, či opatrovníci. Od</w:t>
-[...69 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Zahradní letní párty patří do oblíbených akcí, na kterou se těší všichni klienti Santé, jejich rodiče, či opatrovníci. Od zahájení nechyběla hudba, dobré jídlo, různá vystoupení či prezentace vlastnoručně vyrobených obrazů, takzvaná živá galerie. Podávala se také speciální hokkaido polévka, kterou uvařil primátor. Na žádné z akcí však nemůže chybět dlouholetý klient Marek. Opět měl velký úkol.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Michaela Rosová, ředitelka Santé Havířov:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> "Tím, že se stala Miss Czech Republic pro rok 2022 Krystyna Pyszková, je to rodačka z Třince, takže jsme se domluvili a pro klienty jsme připravili překvapení. Její návštěvu. Ona má pro nás překvapení, o kterém nevím ani já.” A překvapení to bylo velké a poměrně vysoké. Krystyna darovala organizaci dárek ze sbírky v hodnotě přes dvacet tisíc korun.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">MR dokáže zobrazit velké spektrum orgánů: Mgr. Matyášek, vedoucí na MR, radiologické odd. Nemocnice ve Frýdku-Místku</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Naším dnešním tématem je magnetická rezonance a jsem moc ráda, že můžu v našem studiu přivítat hosta pana magistra Dušana Matyáška z nemocnice ve Frýdku Místku. Vy jste úsekovým vedoucím na magnetické rezonanci, tudíž o tom víte úplně nejvíc, a tak jsem se na začátek chtěla zeptat, co teda všechno vyšetřujeme? Které orgány?</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dušan Matyášek, úsekový vedoucí magnetické rezonance Nemocnice ve FM: </w:t>
       </w:r>
       <w:r>
@@ -511,93 +551,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-31-08-2022-17-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>