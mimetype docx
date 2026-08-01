--- v0 (2025-12-21)
+++ v1 (2026-08-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3.9.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Obchodní centrum Slezanka se bude bourat. Na jejím místě budou stát domy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Centrum Opavy čeká velká změna: budova obchodního centra Slezanka se bude bourat. Místo ní tady vyrostou bytové domy a také multifunkční sál. Problémy s poloprázdnou budovou řeší vedení města v pořadí už čtvrté volební období.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -115,156 +230,131 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Když  jsme řešili nákladovost, tzn. rekonstruovat tuto budovu vs.  postavit něco nového, tak nákladově nová budova vyjde levněji.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na  tomto  místě by mělo vyrůst 6 bytových domů se vzhledem historických  fasád a s podzemním parkovištěm.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">obyvatelka  Opavy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Mělo by se s tím něco  dělat každopádně. Už to tam dlouho chátrá.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zároveň  v zadní části, na místě budovy bývalého Divadelního klubu,  bude stát multifunkční sál.   Zatímco jeho výstavbu by zaplatilo město, bytové domy, které by  odkazovaly na původní zástavbu ze 17. století, by pak stavěli  soukromníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přestože  to vypadá, že se ledy hnuly a centrum Opavy se po 50 letech změní,  nebude to tak rychle. Změny začnou nejdříve příští rok.</w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rekonstrukce ZŠ Komárov dokončena. Žáci usednou do lavic v pondělí</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeden školní rok trvala rekonstrukce základní školy v Komárově. Během toto doby se děti učily v náhradních prostorách.  Škola už je dokončená, jen se ladí poslední detaily. Do lavic budou moci žáci poprvé usednout v pondělí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Omšelá  fasáda, dosluhující elektroinstalace, netěsnící okna či špatný  stav střechy byly důvodem celkové rekonstrukce 150 let staré  školní budovy.  Kvůli  ní se musely děti během loňského školního roku učit v  náhradních prostorách. Třeba na faře nebo v hasičské zbrojnici.  Nyní už je budova pro 75 komárovských školáků,  připravená.  Díky  půdní vestavbě zde se prostory rozšířily o dvě oddělení  družiny. A pak také o další prostory. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...6 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Weicht, ředitel, ZŠ Komárov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vznikla počítačová učebna, kterou budeme používat jako v podstatě multifunkční učebnu, kde se dá dělat také spousta jiných věcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...7 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">   Rekonstrukce  za zhruba 40 mil. korun začala vloni v červenci. Během prvních  zářijových dnů tady probíhaly ještě nezbytné úpravy. Školáci  zasednou do lavic 5. září.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kapela Nebe zahrála na střeše Bredy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -345,79 +435,67 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chystají  se také přednášky nebo promítání filmů. Lidé mají stále  zájem o komentované prohlídky. A mohou se také zapojit do  worshopů, které hledají odpověď na to, jaké využití by mohla  budova mít.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvník  akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Určitě  jsem ráda, že se s tím něco děje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">návštěvník  akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Uvidíme, co s tím bude.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Nejdříve  přijde řadu úprava fasády a výměna stovky oken. Ty budou  vyrobeny podle těch původních. Nyní se připravuje výběrové  řízení na dodavatele.    </w:t>
       </w:r>
-    </w:p>
-[...3 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Komentované prohlídky opavských kostelů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -494,70 +572,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Průvodce  upozornil na epitaf  knížete Karla z Lichtenštejna od opavského sochaře J.  G. Lehnera  umístěný na  zdi v presbytáři.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na  závěr se mohli návštěvníci pokochat pohledem na jednu z  největších monstrancí v republice. Je vysoká necelý metr.  Stříbrné tělo zdobí zlacení a český křišťál.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během  září se budou prohlídky v opavské konkatedrále ještě  opakovat. Veřejnost se bude moci podívat s průvodcem také do  kostela sv. Vojtěcha nebo do Švédské kaple. Tam  bude  výjimečně sloužená bohoslužba.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V  rámci akce Otevřené chrámy  pak mohou zájemci o sakrální  památky nahlédnout mimo bohoslužby do 37 chrámů v  Moravskoslezském kraji.    </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -632,93 +690,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-03-09-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>