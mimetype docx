--- v0 (2026-01-19)
+++ v1 (2026-04-29)
@@ -1,123 +1,236 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.9.2022, 16:30</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">I. etapa obchvatu Frýdku-Místku už je plně průjezdná</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Řidiči už nově projedou po celé délce první části obchvatu Frýdku-Místku. Po trampotách se stavebním povolením byl plně zprůjezdněn úsek od Příbora na Frýdlant a Ostravu. A také opačný směr. Výstavba druhé etapy na Těšín pokračuje a částečně průjezdná by měla být do konce roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Důležitá dopravní stavba, na kterou čekal Frýdek-Místek desetiletí,  se už z poloviny stala skutečností. V pátek dopoledne byla slavnostně  otevřena první část obchvatu města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V současné chvíli ta první etapa končí na okružní křižovatce  Frýdlantská. To znamená, že řidiči budou sjíždět na této křižovatce a budou  pokračovat směrem po dálnici D56 nebo po silnici I/56 směrem na Frýdlant a na  Ostravici."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výstavba první etapy vyšla podle smlouvy na zhruba 2,2  miliardy korun bez DPH. ŘSD tady ale řeší ještě drobné nedostatky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výstavba první etapy vyšla podle smlouvy na zhruba 2,2  miliardy korun bez DPH. ŘSD tady ale řeší ještě drobné nedostatky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je možné, že tady budou nějaké opravy, protože jsme  zjistili, že jsou určité vady na té komunikaci. Jsou zde problémy zejména se  zkušebním úsekem s CB krytem. Takže v tuto chvíli budeme muset se  zhotovitelem řešit způsob opravy některých lokálních míst."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprůjezdnění by už ale mělo znamenat pokles dopravy, hluku a  emisí v okolí velmi zatížených ulic Příborská, Beskydská a Frýdlantská.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprůjezdnění by už ale mělo znamenat pokles dopravy, hluku a  emisí v okolí velmi zatížených ulic Příborská, Beskydská a Frýdlantská. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je to tady, jsme velice rádi, že se podařilo aspoň první  část obchvatu spustit. Těšíme se na kompletní celou část, která nejvíce uleví  Frýdku-Místku. Nicméně i tady to je velký krok k tomu, abychom dostali  tranzitní dopravu, hlavně tu kamionovou, ven z města. Teď bude na tom, aby  si řidiči postupně zvykli na to, že trasa je jinačí a nejezdili skrz město tak,  jak jsou naučení."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -135,75 +248,73 @@
         <w:t xml:space="preserve">Jakub Míček (ANO), náměstek primátora Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po dokončení obchvatu uděláme opětovné měření ve městě. Ať  zjistíme, kolik doopravdy tranzitu se přesunulo na ochvat. Pokud samotné dostavění  ochvatu nebude stačit, tak budeme uvažovat nad dalšími změnami v dopravě.  Tak, aby samozřejmě ti řidiči byli co nejvíce tlačeni ten ochvat využívat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud tato tranzitní doprava včetně i osobní zmizí, tak  městu se otevře možnost začít s tou Hlavní třídou pracovat a postupně ji  začít vracet městu. Objevily se informace, že by mělo dojít ke stavebnímu zúžení  na dva pruhy, to bych chtěl dementovat. Nikdy jsme tímto způsobem zklidnění Hlavní  třídy nepřipravovali."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Druhou etapu chce ŘSD zprůjezdnit do konce letošního roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Druhou etapu chce ŘSD zprůjezdnit do konce letošního roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radek Mátl, generální ředitel ŘSD ČR:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě to nebude v plném profilu. Částečně to bude v polovičním  profilu. V té oblasti toho sesuvu máme poměrně zásadní problémy, které  řešíme. Ale podařilo se je vyřešit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">S omezením v úseku o délce zhruba 2,5 kilometru se  pak počítá do poloviny příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">S omezením v úseku o délce zhruba 2,5 kilometru se  pak počítá do poloviny příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Učitelé sdíleli zkušenosti na Festivalu inspirace</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -215,53 +326,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Netradiční pohled na učitele z Frýdecko-Místecka.  Zasedli do lavic a pečlivě naslouchali přednáškám různých pedagogů. Zúčastnili  se totiž Festivalu inspirace v přírodních vědách.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Chrobák, spoluorganizátor Festivalu  inspirace v přírodních vědách:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "To, co my jsme opravdu prožili ve třídách, co nám fungovalo,  tak nabídneme ostatním. A bavíme se o tom, jak lépe učit. Tento rok máme samozřejmě  některé další témata. Já s kolegou jsme teď přinesli, jak matematika může  pomáhat fyzice a pomoci dětem objevovat vzorce."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">O festival je stále větší zájem. Kapacita se oproti loňsku téměř zdvojnásobila. Letos se ho účastnila stovka  pedagogů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">O festival je stále větší zájem. Kapacita se oproti loňsku téměř zdvojnásobila. Letos se ho účastnila stovka  pedagogů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Pinkasová, ZŠ Slezská Třinec:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Letos jsem přišla na takové workshopy, které se hodí mi jako  ředitelce. Ale přivezla jsem další tři paní učitelky, které se zase inspirují v jiných  workshopech. Já jsem z toho úplně nadšená. Víc takových věcí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Filar, ZŠ Petra Bezruče Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
@@ -279,53 +389,52 @@
         <w:t xml:space="preserve">Tomáš Chrobák, spoluorganizátor Festivalu  inspirace v přírodních vědách:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Můj bratr tady má třeba duševní hygienu pro učitele. To je dílna,  která je dosti naplněná. Je o to zájem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Pyško, spoluorganizátor Festivalu inspirace v přírodních  vědách:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Od budování školních zahrad, až po užití matematiky ve fyzice.  Se ty nůžky defacto v dobrém slova smyslu otevřely do obrovského spektra  zájmu. Vím, že se tady najdou hodně kolegové z prvního stupně, velmi  zajímavá dílna o geometrii. Takže to spektrum je velmi různorodé, čehož si  právě nejvíce vážím. Že si podle mě každý tady může něco najít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Témata vybírali organizátoři také podle toho, co si poptali  učitelé na předchozím ročníku. Hostitelská Základní škola Petra Bezruče ve  Frýdku-Místku představila například práci s virtuální realitou a 3D tiskem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Témata vybírali organizátoři také podle toho, co si poptali  učitelé na předchozím ročníku. Hostitelská Základní škola Petra Bezruče ve  Frýdku-Místku představila například práci s virtuální realitou a 3D tiskem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zbyněk Šostý, ředitel ZŠ Petra Bezruče Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Protože to bereme jako prioritu už při výuce našich dětí. A  nabídli jsme těm ostatním, že se na to mohou podívat a spíše se svěříme, s čím  jsme měli problémy. A myslím si, že účastníci odejdou naplněni tím, co byly  jejich představy. A to je ta možnost sdílení a ověření, že společně se lépe táhne.  Což je podle mě to největší motto tady toho celého festivalu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana Pinkasová, ZŠ Slezská Třinec:</w:t>
       </w:r>
       <w:r>
@@ -343,53 +452,52 @@
         <w:t xml:space="preserve">Lukáš Maršálek, lektor:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V rámci naší ukázky jsme si řekli, že potřebujeme něco,  co je rychlé a zároveň použitelné. Takže jsme si tady připravili kolečko do  vozíku, které je replikací pětikorunové mince."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je tady cítit obrovské nadšení, entuziasmus a energie. A já  bych byl velice rád, kdyby taková spolupráce mezi pedagogy pokračovala. A pokud  bude město Frýdek-Místek požádáno, tak bych velice rád, aby se i nadále  podílelo na této akci. To je velmi důležitá iniciativa, prospěšná pro děti a je to  velká investice do budoucnosti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Cílem akce je nejen sdílení zkušeností, ale hlavně hledání  způsobů, jak inspirovat žáky, aby se zapojili do výuky, byla pro ně zajímavá a  snadno pochopitelná.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Cílem akce je nejen sdílení zkušeností, ale hlavně hledání  způsobů, jak inspirovat žáky, aby se zapojili do výuky, byla pro ně zajímavá a  snadno pochopitelná. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Faunapark čeká II. ročník Beskydského Montmartru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -401,75 +509,73 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Faunapark ve Frýdku-Místku zažije druhý ročník Beskydského  Montmartru, aneb dne lásky k umění. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexander Mosio, malíř a organizátor Beskydského Montmartru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Nebude to o ničem jiném než o tom, o čem to bylo loni. To  znamená, že to bude hlavně o dobré náladě, o báječné atmosféře. O tom, že tady  budou vystavovat malíři, výtvarníci, všelijací šperkaři a podobní aktivní lidé,  své věci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kreativci všeho druhu. Amatéři i profesionálové, dospělí i  děti, začátečníci i pokročilí. Všichni jsou zváni, aby ve Faunaparku ukázali veřejnosti,  co umí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kreativci všeho druhu. Amatéři i profesionálové, dospělí i  děti, začátečníci i pokročilí. Všichni jsou zváni, aby ve Faunaparku ukázali veřejnosti,  co umí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexander Mosio, malíř a organizátor Beskydského Montmartru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Zvu všechny. Zvu zejména výtvarníky, ale hlavně bych byl  rád, kdyby přišli i lidé z okolí Frýdku-Místku."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Připraven bude i doprovodný program. Divadelní a hudební scéna  i zábava pro děti. Akce je pro umělce i veřejnost zcela zdarma a instalace děl  bude na fantazii každého vystavujícího.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Připraven bude i doprovodný program. Divadelní a hudební scéna  i zábava pro děti. Akce je pro umělce i veřejnost zcela zdarma a instalace děl  bude na fantazii každého vystavujícího. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexander Mosio, malíř a organizátor Beskydského Montmartru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Kdo si co doveze, to bude mít. Dá se samozřejmě instalovat mezi  stromy. Dá se na stojany vlastní. Co si kdo bude mít. I na ploty. A letos by  měly být i školy umělecké, takže chtějí si dělat nějaké prezentace. Čekám, že  budou i workshopy. Takže, co se v té věci podaří, bude dobré."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Dvořáček, předseda Spolku pro </w:t>
       </w:r>
       <w:r>
@@ -489,53 +595,52 @@
         <w:t xml:space="preserve">  ve F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Beskydský Montmartre, my budeme rádi, když se to stane tradicí.  Protože zapadá to do konceptu Faunaparku. Je to o umění, je to o zábavě, je to  o odpočinku. Je to o tom, aby se lidé něčeho nového naučili. Koupili si pěkný  obrázek, dobře se pobavili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alexander Mosio, malíř a organizátor Beskydského Montmartru:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Všechno je to závislé na počasí. My nyní dlíme všichni v Rosenfeldu,  který to organizuje, v modlitbách, že počasí bude dobré. Očekáváme, že i  výtvarníci přivezou hezké počasí. Takže snad se to povede."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Beskydský Monmartre startuje v sobotu 10. září ve 14:00 hodin.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Beskydský Monmartre startuje v sobotu 10. září ve 14:00 hodin. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -610,93 +715,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-05-09-2022-16-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>