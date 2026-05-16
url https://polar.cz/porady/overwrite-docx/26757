--- v0 (2026-03-26)
+++ v1 (2026-05-16)
@@ -1,190 +1,261 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6.9.2022, 17:25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Léta běží</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Začíná pořad Léta běží, máme pro vás témata ze sociální oblasti našeho regionu a dnes i hosta ve studiu, už za chvíli. Dobrý den.</w:t>
       </w:r>
-      <w:br/>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">Senioři se rozloučili s létem a dostali i dárek</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Sociální poradna Anima Viva v Opavě pomáhá lidem v krizi</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Sociální poradna Anima Viva v Opavě už téměř dvě desetiletí pomáhá lidem s duševním onemocněním řešit nejrůznější problémy, které jim život do cesty postavil. Ovšem pomoc odborníků tady může vyhledat, každý, kdo se ocitl v krizi.  Sociální poradna Anima Viva sídlí v klášterním středisku na Sušilově ulici. Záběr poradenství je široký.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Petra Tesařová, vedoucí, Sociální poradna Anima Viva:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> „Lidé, kteří mají nějaký psychický problém, jsou v něm často tak ponořeni, že v konečné důsledku neřeší jeden problém. Ale musí najednou vyřešit spoustu věcí, které se jim nakupily už dlouhou dobu předtím.“  V poslední době tady lidé chtějí nejčastěji pomoci s dluhy. Radí se také o rodinných vztazích, které kvůli svému psychickému onemocnění zpřetrhali. Nebo hledají zaměstnání, které by odpovídalo jejich zdravotnímu stavu.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Vlaďka, klientka Sociální poradny Anima Viva: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">„Podporují nás i psychicky. Podrží nás. Prozkoumají to všechno, mají obrovský profesionální přehled.“  Konzultace poskytují pracovnice Sociální poradny ambulantně. Ovšem v případě potřeby za klienty vyrazí i do terénu. Podle zdejších pracovníků počet lidí s psychickými problémy narůstá. Svědčí o tom také fakt, že zatímco během loňského roku přišlo do poradny 140 klientů, letos v už polovině roku jejich počet dávno překročil stovku.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Senioři se rozloučili s létem a dostali i dárek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V domově seniorů v Havířově se rozloučili s létem. Na zahradní party nechyběla hudba, dobré jídlo a senioři dostali také dárek. A to od maminek s dětmi, které klienty pravidelně navštěvují v rámci dobrovolnického projektu Adráček.</w:t>
       </w:r>
-      <w:br/>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Alena Bystroňová, dobrovolnice projektu ADRÁČEK:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Milan Dlábek, ředitel Domova seniorů Havířov: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">"Jsou zde klienti i z druhého střediska Luna na Šumbarku. Oblíbenost této akce je masivní."  Na zahradě nechyběly ani maminky s dětmi, které v rámci projektu Adráček pravidelně seniory navštěvují. Tentokrát nepřišly s prázdnou a klientům donesly dárek.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Alena Bystroňová, dobrovolnice projektu ADRÁČEK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzniklo to vlastně, když jsme tady byly na Adráčku, takhle jsme si tady hrály a některé z babičky, když viděly, jak se houpou děti, tak se chtěly také pohoupat. Takže nás s holkama napadlo, že seženeme houpačku, že mezi sebou vysbíráme peníze. Napsala jsem email výrobci houpaček, jestli by nám neudělal cenu."</w:t>
       </w:r>
-      <w:br/>
-[...25 lines deleted...]
-        <w:t xml:space="preserve">Služba homesharing v MSK hledá nové hostitele, host: Pavla Solnická</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  anketa:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> “Je skvělá, jak se dobře houpe na ní. Houpy hou. Já se tam dívám na tu malou holčičku, jak se houpe.”  Senioři se na zahradní party bavili do pozdního odpoledne. Pokud bude krásné babí léto, určitě budou trávit volné chvíle i na nové houpačce.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  Služba homesharing v MSK hledá nové hostitele, host: Pavla Solnická</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Hostem pořadu Léta běží i dnes Pavla Solnická za organizacemi Mikasa. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Solnická, koordinátorka homesharingu v MSK, organizace Mikasa: </w:t>
       </w:r>
@@ -481,51 +552,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš Zavadil, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příště přineseme další témata. Sledujte pořad Léta běží, budu se těšit, na viděnou příště. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavla Solnická, koordinátorka homesharingu v MSK, organizace Mikasa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -600,93 +677,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/leta-bezi/leta-bezi-06-09-2022-17-25" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>