--- v0 (2025-12-21)
+++ v1 (2026-08-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.9.2022, 16:41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začal festival Bezručova Opava</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Měsíc září už po 65. patří multižánrovému festivalu Bezručova Opava. Milovníci kultury se mohou těšit na všechny její podoby: od výstav, koncertů, divadelních a filmových představení až třeba po přednášky. Na slavnostním zahájení převzal Cenu Petra Bezruče skladatel, klavírista a pedagog Petr Hanousek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -61,53 +176,50 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Rotrekl, dramaturg festivalu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Chceme  právě na základě zkušenosti z covidové pandemie, kdy jsme se  přestěhovali do počítačového, digitálního světa, tak budeme  zvažovat výhody a nevýhody  virtuálního a fyzického světa.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Téma  je zpracováno ve výstavách, přednáškách, koncertech filmech či  divadelních představeních. V některých pořadech bude využita  také virtuální realita, kdy s pomocí virtuálních brýlí bude  možné stát se např. přímo účastníkem divadelního  představení. A nebo se ocitnout v kůži brouka, jak o tom píše  Franz Kafka v povídce Proměna. Program se bude během září  odehrávat na různých místech ve městě.  Některé pořady jsou  bez vstupného.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Během  úvodního ceremoniálu předal primátor Opavy ocenění za  celoživotní práci v oblasti kultury.  Cenu Petra Bezruče  převzal   Petr Hanousek. Klavírista, skladatel, pedagog a publicista se pak  přítomným představil v krátkém vystoupení se svým synem  Janem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Hanousek, klavírista a skladatel, laureát Ceny P. Bezruče: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já  jsem muziku jako kluk dělat nechtěl. Ale pak se to tak seběhlo. A  teď je to pro mne součást života.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zahájení  festivalu Bezručova Opava bylo také příležitostí pro udělení  Ceny města. Její první laureátkou se stala dlouholetá ředitelka  Knihovny Petra Bezruče  Zuzana Bornová. Ceremoniálu se ale nemohla  ze zdravotních důvodů zúčastnit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -173,54 +285,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V  rámci festivalu Bezručova Opava je už nyní v Domě umění  zpřístupněna výstava bezejmenných velkoformátových  abstraktních olejových maleb Miloslava Mouchy. Tento výtvarník se  po emigraci v roce 1968 do Francie výrazně prosadil v zahraničí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dagmar  Hlubučková, kurátorka výstavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jsem  ráda, že tady opět po 30 letech můžeme vystavovat dílo  Miloslava Mouchy. Jeho dílo je ojedinělé, unikátní.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V  prostorách kostela sv. Václava jsou umístěna díla studentů  opavské základní umělecké školy. A to  jednak jejich výtvarné práce a také intermediální projekt  Proměny, který spojuje monumentální malbu s filmem.      </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Opavští zastupitelé se sešli naposledy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -280,57 +388,50 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monika  Klapková (TOP 09), opoziční členka Zastupitelstva města Opavy:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ta  koalice z mého pohledu pohledu by měla pracovat lépe. Informace  dodávat dříve. I komunikace dlouho vázla.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Během  čtyř let se v Opavě podařilo realizovat mnoho investičních  akcí. Jednoznačně největší je vybudování splaškové  kanalizace v městských částech Suché Lazce a Komárov. Prováděly   se opravy škol, výstavba parkovacího domu, budovaly se  cyklostezky. Kromě toho muselo město počítat s neočekávanými  výdaji, které sanovaly  pandemii koronaviru nebo  byly určeny  ukrajinským uprchlíkům.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Přesto  se nám podařilo proinvestovat přes 1,5 miliardy korun. To jsou  krásné peníze a je to na Opavě vidět. Takže můžu říct, že  ty čtyři roky byly proinvestiční.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Jaké  budou následující 4 roky v Opavě? Odpověď dají voliči svým  hlasem v komunálních  volbách, které se uskuteční 23. a 24.  září. Na ustavujícím zasedání se 39 nově zvolených  zastupitelů sejde v říjnu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
@@ -431,54 +532,50 @@
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Opravy  jsou v plném proudu ještě na dvou dalších školách, které  zřizuje město Opava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Orieščík (ČSSD), náměstek primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V  tuto chvíli probíhají rekonstrukce školy v Suchých Lazcích  zhruba za 15 mil. Kč a také kompletní rekonstrukce budovy školy  na ul. Pekařské za 30 mil. Kč.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  A  plánují se také stavební úpravy některých mateřských škol  tak, aby se rozšířila jejich kapacita.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -553,93 +650,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-07-09-2022-16-41" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>