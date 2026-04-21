--- v0 (2026-02-13)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.9.2022, 17:42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Magazín TV medicína</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Čistička havířovské nemocnice projde modernizací</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Čistička odpadních vod havířovské nemocnice byla postavena v roce 1969. A podle toho také vypadá její současný stav, který je na hraně své životnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Norbert Schellong, ředitel Nemocnice Havířov: </w:t>
@@ -441,51 +556,57 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Simona Součková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pane doktore, těch otázek mě napadá mnoho. Čas ale uletěl jako voda. To znamená, že já Vám děkuju. Znovu naším dnešním hostem byl pan dr. Lumír Tomala, vedoucí lékař Kýlního centra Nemocnice Karviná-Ráj, já Vám děkuju. S vámi se, milí diváci, těším zase příště. Mějte se hezky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lumír Tomala, vedoucí kýlního centra, NsP Karviná-Ráj: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na shledanou.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -560,93 +681,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/magazin-tv-medicina/magazin-tv-medicina-14-09-2022-23-42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>