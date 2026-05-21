--- v0 (2026-02-05)
+++ v1 (2026-05-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.9.2022, 10:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Volební studio 2022</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Post primátora bude v letošních komunálních volbách obhajovat také Josef Bělica, lídr hnutí ANO 2011 v Havířově. Dobrý den, vítejte.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO 2011), lídr kandidátky, Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
@@ -491,54 +606,50 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO 2011), lídr kandidátky, Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vážené dámy, vážení pánové, já bych vám chtěl všem poděkovat za podporu, kterou jste vyjádřili našemu hnutí v minulých volbách. Chtěl bych vás velmi požádat o to, abyste přišli volit i v těchto následujících volbách. Předložili jsme tým kandidátů, který je stabilní, který prokázal, že je schopen pro naše město poctivě pracovat. Neslibujeme věci, které se nedají splnit, nebo věci, které samospráva nemá na starosti. Takže prosím vás všechny, přijďte k volbám.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Já Vám děkuji za rozhovor.</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
@@ -606,93 +717,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/volebni-studio-2022/volebni-studio-2022-16-09-2022-10-50" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>