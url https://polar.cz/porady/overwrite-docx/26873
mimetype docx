--- v0 (2026-01-12)
+++ v1 (2026-05-14)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.9.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Dny NATO přišlo přes 100 tisíc návštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud jste z MS kraje, jistě jste si o víkendu všimli burácení motorů na nebi, kdy nad téměř celým regionem létala letadla, která předváděla ukázky na Dnech NATO v Mošnově. Přímo na letiště pak dorazilo asi 100 tisíc návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -98,90 +213,78 @@
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je důležité v době ruské agrese na Ukrajinu vyjádřit nějakou podporu našeho začlenění do NATO." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Poprvé mohli návštěvníci na vlastní oči vidět ve vzduchu i nejmodernější stíhačku F35, o kterou usiluje i Česká armáda. Za oba dny navštívilo letiště podle policistů 110 tisíc lidí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 19. 9. 2022, 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké 19. 9. 2022, 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba posledního úseku obchvatu Třince je plném běhu. Necelých 6 kilometrů dlouhá komunikace spojí už zprovozněný úsek v Neborech s dálnicí D48 mezi Frýdkem-Místkem a Českým Těšínem. ŘSD ji plánuje zprovoznit v užším profilu na konci letošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Na to, že je tam sedm mostních objektů a je to pět a půl kilometru, tak skutečně tam bylo stavařsky dost co řešit, ale podařilo se nám to a ty mostní objekty jsou prakticky hotové. Znamená to, že na konci letošního roku budeme schopni, byť v užším profilu, ještě ne v plné šíři, ale pustit dopravu, což je samozřejmě úplně nejdůležitější zpráva především pro Třinec."</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak upravit hlasovací lístek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V nadcházejících volbách do obecních zastupitelstev si mohou voliči vybrat z několika způsobů výběru, jak dát hlas svým favoritům. Občany městských částí pak čeká kromě volby zástupců do samosprávy obce také výběr kandidátů do zastupitelstva statutárního města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -263,56 +366,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Vomlela, politolog, Fakulta veřejných politik, Slezská univerzita v  Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To  je poměrně dobrý způsob zejm. v malých obcích, kde se lidé  dobře znají a voliči tady nejsou omezováni.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Obyvatelé  městských částí ve statutárních městech musí počítat s  tím, že volit budou své zástupce v rámci své obce a také  statutárního orgánu. Dostanou tedy dva hlasovací lístky, které  při volbě vloží do jedné obálky s úředním razítkem.  Dostanou ji ve volební místnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Hlasovací  lístky by měli voliči najít ve svých schránkách nejpozději  20. září. Pokud se tak nestane, mohou si pro ně zajít na obecní  úřad nebo je  dostanou přímo ve volební místnosti.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Hlasovací  lístky by měli voliči najít ve svých schránkách nejpozději  20. září. Pokud se tak nestane, mohou si pro ně zajít na obecní  úřad nebo je  dostanou přímo ve volební místnosti.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Osobnosti a ČSSD se spojili do Víc pro Nový Jičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -526,56 +624,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Povídka Franze Kafky ve virtuální realitě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rámci festivalu Bezručova Opava můžete navštívit prostorovou instalaci, která vás přenese do pokoje hlavního hrdiny Kafkovy povídky Proměna. Díky virtuálním brýlím se můžete na chvíli, stejně jako Řehoř Samsa, proměnit v brouka. Informace o pražském, německy píšícím spisovateli, Franzi Kafkovi, doplní také výstava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Virtuální  realita dokáže ledacos. Třeba můžete zkusit žít v těle  jednoho z literárních hrdinů. Třicet tvůrců pracovalo půl roku  na tom, aby vytvořili iluzi pokoje Řehoře Samsy, který se ve více  jak 100 let staré, slavné povídce Franze Kafky jednoho dne promění  v brouka.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Virtuální  realita dokáže ledacos. Třeba můžete zkusit žít v těle  jednoho z literárních hrdinů. Třicet tvůrců pracovalo půl roku  na tom, aby vytvořili iluzi pokoje Řehoře Samsy, který se ve více  jak 100 let staré, slavné povídce Franze Kafky jednoho dne promění  v brouka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z  okna zšeřelého pokoje jsou vidět střechy pražských domů.  Prší. Vše je tady důvěrně známé a zároveň cizí.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Rotrekl, dramaturg festivalu Bezručova Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocitnete se  v pokojíčku Řehoře Samsy. Můžete si prohlížet detaily,  procházet se tím pokojíkem. Ale potom, když přijdete k zrcadlu,  zjistíte, kým vlastně jste.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -720,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-09-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>