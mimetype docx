--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19.9.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak upravit hlasovací lístek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V nadcházejících volbách do obecních zastupitelstev si mohou voliči vybrat z několika způsobů výběru, jak dát hlas svým favoritům. Občany městských částí pak čeká kromě volby zástupců do samosprávy obce také výběr kandidátů do zastupitelstva statutárního města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -126,56 +241,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Vomlela, politolog, Fakulta veřejných politik, Slezská univerzita v  Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To  je poměrně dobrý způsob zejm. v malých obcích, kde se lidé  dobře znají a voliči tady nejsou omezováni.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Obyvatelé  městských částí ve statutárních městech musí počítat s  tím, že volit budou své zástupce v rámci své obce a také  statutárního orgánu. Dostanou tedy dva hlasovací lístky, které  při volbě vloží do jedné obálky s úředním razítkem.  Dostanou ji ve volební místnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Hlasovací  lístky by měli voliči najít ve svých schránkách nejpozději  20. září. Pokud se tak nestane, mohou si pro ně zajít na obecní  úřad nebo je  dostanou přímo ve volební místnosti.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Hlasovací  lístky by měli voliči najít ve svých schránkách nejpozději  20. září. Pokud se tak nestane, mohou si pro ně zajít na obecní  úřad nebo je  dostanou přímo ve volební místnosti.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Osobnosti a ČSSD se spojili do Víc pro Nový Jičín</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -284,54 +394,53 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké 19. 9. 2022, 3</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Další tramvajový úsek v Ostravě bude mít vegetační kryt z rozchodníků, a to na ulici Horní, v úseku mezi zastávkou ÚMOb Jih až po křížení s ulicí Provaznickou. Práce na 663 metrů dlouhém úseky začaly v pátek 16. září a skončí nejpozději v závěru listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Radnice v Budišově nad Budišovkou a ve Vítkově na Opavsku řeší malý zájem o vlakové spoje ze Suchdolu nad Odrou. Nevytížené spoje by měly být v budoucnu nahrazeny autobusy. Finální podoba nových jízdních řádů je ale ještě v řešení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Dny NATO přišlo přes 100 tisíc návštěvníků</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokud jste z MS kraje, jistě jste si o víkendu všimli burácení motorů na nebi, kdy nad téměř celým regionem létala letadla, která předváděla ukázky na Dnech NATO v Mošnově. Přímo na letiště pak dorazilo asi 100 tisíc návštěvníků.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -386,90 +495,78 @@
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je důležité v době ruské agrese na Ukrajinu vyjádřit nějakou podporu našeho začlenění do NATO." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Poprvé mohli návštěvníci na vlastní oči vidět ve vzduchu i nejmodernější stíhačku F35, o kterou usiluje i Česká armáda. Za oba dny navštívilo letiště podle policistů 110 tisíc lidí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 19. 9. 2022, 4</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké 19. 9. 2022, 4 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Stavba posledního úseku obchvatu Třince je plném běhu. Necelých 6 kilometrů dlouhá komunikace spojí už zprovozněný úsek v Neborech s dálnicí D48 mezi Frýdkem-Místkem a Českým Těšínem. ŘSD ji plánuje zprovoznit v užším profilu na konci letošního roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Rýdl, mluvčí ŘSD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Na to, že je tam sedm mostních objektů a je to pět a půl kilometru, tak skutečně tam bylo stavařsky dost co řešit, ale podařilo se nám to a ty mostní objekty jsou prakticky hotové. Znamená to, že na konci letošního roku budeme schopni, byť v užším profilu, ještě ne v plné šíři, ale pustit dopravu, což je samozřejmě úplně nejdůležitější zpráva především pro Třinec."</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava věnuje 2 miliony korun pro dlužníky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava se snaží pomoci lidem, aby jich mohlo co nejvíce využít ke svému oddlužení výhody Milostivého léta. Proto poskytne 2 miliony korun diecézní charitě, která pak za nemajetné lidi může dluh zaplatit. Důležité ale je, aby byli sami aktivní a přišli do charity a nebo na některý úřad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -717,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-09-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>