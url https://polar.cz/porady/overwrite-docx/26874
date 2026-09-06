--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -856,51 +856,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-09-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-19-09-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>