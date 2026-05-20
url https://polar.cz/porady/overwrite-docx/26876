--- v0 (2025-12-20)
+++ v1 (2026-05-20)
@@ -1,152 +1,269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.9.2022, 17:39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Eko magazín</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dobrý den u nového dílu Ekomagazínu. Dnes zavítáme na výstavu zahrádkářů ve Stonavě, uvidíte nové pítko, které je pro cyklisty umístěné u slepého ramene Odry ve Výškovicích a v závěrečném rozhovoru s technickým náměstkem Břetislavem Turečkem z  Povodí Odry se dozvíte, jaká je aktuální hydrologická situace v MS kraji.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nové pítko na cyklostezce ve Výškovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Ostravě-Jihu se podařilo dokončit další projekt z participativního rozpočtu. Radost z něj mají zejména cyklisté. Na cyklostezce u slepého ramene Odry ve Výškovicích totiž mohou nově využívat pítko pro občerstvení.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Ostravě-Jihu se podařilo dokončit další projekt z participativního rozpočtu. Radost z něj mají zejména cyklisté. Na cyklostezce u slepého ramene Odry ve Výškovicích totiž mohou nově využívat pítko pro občerstvení. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Pítko na ulici K Odře v Ostravě-Výškovicích už je v provozu. Slouží nejen k občerstvení turistů, ale i jejich čtyřnohých miláčků. Jde o vítězný projekt participativního rozpočtu z roku 2020. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Obyvatel Ostravy-Jihu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Každopádně určitě je to super nápad a víc takových míst po cestě domů někde z výletu občerstvit se, napít se čerstvé vody, super.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V ulici K Odře nepřibylo jen pítko. Nově tady byla nainstalována také cyklopumpa, kterou mohou využívat jak cyklisté, tak maminky s kočárky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Gabriela Gödelová, mluvčí MOb Ostrava-JIh:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Městský obvod Ostrava-Jih má velkou výhodu, že navazuje na řadu přírodních lokalit, kam se dá krásně projet na kole. Proto podporujeme cyklistiku nejen budováním cyklostezek, ale také třeba právě výstavbou míst cyklopump, kde se dá doplnit v případě potřeby vzduch. Tady je to místo čtvrté."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stonavští zahrádkáři vystavovali své výpěstky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Stonavští zahrádkáři se pochlubili svými výpěstky. Je to každoroční tradice, na kterou už lidé ve Stonavě čekají. Na výstavě si mohou lidé koupit mimo jiné med od místních včelařů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Stonavští zahrádkáři se pochlubili svými výpěstky. Je to každoroční tradice, na kterou už lidé ve Stonavě čekají. Na výstavě si mohou lidé koupit mimo jiné med od místních včelařů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anděla Štulová, místopředsedkyně MO ČZS Stonava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">„Chceme se zase trošku připomenout a ocenit ty pěstitele jak zeleniny, tak ovoce. Chceme, aby se lidé přišli podívat, co se ještě dneska na zahrádce může urodit.“</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">„Chceme se zase trošku připomenout a ocenit ty pěstitele jak zeleniny, tak ovoce. Chceme, aby se lidé přišli podívat, co se ještě dneska na zahrádce může urodit.“ </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zájem veřejnosti, prohlédnout si výpěstky je každoročně velký. Letos bylo co obdivovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anděla Štulová,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">místopředsedkyně MO ČZS Stonava:</w:t>
       </w:r>
       <w:r>
@@ -176,51 +293,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anděla Štulová, místopředsedkyně MO ČZS Stonava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „I když se to dalo do pole, tak chvíli to stálo. Nakvétat začaly později. Urodily se, ale menší.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hydrologická situace v Moravskoslezském kraji: Břetislav Tureček, technický ředitel, Povodí Odry, s. p.</w:t>
       </w:r>
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Renáta Eleonora Orlíková, TV Polar: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Letošní léto bylo velice teplé a srážkově podprůměrné, přesto na některých místech díky lokálním intenzivním srážkám bylo vody až moc. Téma pro Břetislava Turečka, technického ředitele státního podniku Povodí Odry. Dobrý den.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Břetislav Tureček, technický ředitel, Povodí Odry, s. p.: </w:t>
       </w:r>
       <w:r>
@@ -568,93 +684,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/eko-magazin/eko-magazin-20-09-2022-17-39" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>