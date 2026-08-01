--- v0 (2025-12-21)
+++ v1 (2026-08-01)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">21.9.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Opavský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Pustých Jakarticích se volí v hospodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Volby do obecních zastupitelstev se budou konat v 59 okrscích v Opavě. Většinou jde o školní třídy, tělocvičny nebo prostory obecního úřadu. Ovšem v obci Pusté Jakartice se už tradičně volí v místní hospodě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -131,54 +246,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie  Augustinová, zapisovatelka volební komise:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Voličů  je asi 45 a většina z nich využívá tuto volební místnost k  odvolení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé,  kteří nestihnou dorazit k  volební schránce v Pustých  Jakarticích, mohou svůj hlas odevzdat v době konání komunálních  voleb v místně přiděleném okrsku v Malých Hošticích. A to  v  pátek od 14 do 22 hodin a v sobotu od 8 do 14 hodin.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Jak upravit hlasovací lístek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V nadcházejících volbách do obecních zastupitelstev si mohou voliči vybrat z několika způsobů výběru, jak dát hlas svým favoritům. Občany městských částí pak čeká kromě volby zástupců do samosprávy obce také výběr kandidátů do zastupitelstva statutárního města.</w:t>
@@ -264,97 +375,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Vomlela, politolog, Fakulta veřejných politik, Slezská univerzita v  Opavě: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„To  je poměrně dobrý způsob zejm. v malých obcích, kde se lidé  dobře znají a voliči tady nejsou omezováni.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Obyvatelé  městských částí ve statutárních městech musí počítat s  tím, že volit budou své zástupce v rámci své obce a také  statutárního orgánu. Dostanou tedy dva hlasovací lístky, které  při volbě vloží do jedné obálky s úředním razítkem.  Dostanou ji ve volební místnosti.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Hlasovací  lístky by měli voliči najít ve svých schránkách nejpozději  20. září. Pokud se tak nestane, mohou si pro ně zajít na obecní  úřad nebo je  dostanou přímo ve volební místnosti.</w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">  Hlasovací  lístky by měli voliči najít ve svých schránkách nejpozději  20. září. Pokud se tak nestane, mohou si pro ně zajít na obecní  úřad nebo je  dostanou přímo ve volební místnosti.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Povídka Franze Kafky ve virtuální realitě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V rámci festivalu Bezručova Opava můžete navštívit prostorovou instalaci, která vás přenese do pokoje hlavního hrdiny Kafkovy povídky Proměna. Díky virtuálním brýlím se můžete na chvíli, stejně jako Řehoř Samsa, proměnit v brouka. Informace o pražském, německy píšícím spisovateli, Franzi Kafkovi, doplní také výstava.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Virtuální  realita dokáže ledacos. Třeba můžete zkusit žít v těle  jednoho z literárních hrdinů. Třicet tvůrců pracovalo půl roku  na tom, aby vytvořili iluzi pokoje Řehoře Samsy, který se ve více  jak 100 let staré, slavné povídce Franze Kafky jednoho dne promění  v brouka.</w:t>
-[...4 lines deleted...]
-      <w:pPr/>
+        <w:t xml:space="preserve">Virtuální  realita dokáže ledacos. Třeba můžete zkusit žít v těle  jednoho z literárních hrdinů. Třicet tvůrců pracovalo půl roku  na tom, aby vytvořili iluzi pokoje Řehoře Samsy, který se ve více  jak 100 let staré, slavné povídce Franze Kafky jednoho dne promění  v brouka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z  okna zšeřelého pokoje jsou vidět střechy pražských domů.  Prší. Vše je tady důvěrně známé a zároveň cizí.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr  Rotrekl, dramaturg festivalu Bezručova Opava: „</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ocitnete se  v pokojíčku Řehoře Samsy. Můžete si prohlížet detaily,  procházet se tím pokojíkem. Ale potom, když přijdete k zrcadlu,  zjistíte, kým vlastně jste.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -499,93 +601,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/opavsky-expres/opavsky-expres-21-09-2022-16-42" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>