--- v0 (2025-12-24)
+++ v1 (2026-07-09)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.9.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Beskydský expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Bílé měří rychlost třemi způsoby autům i motocyklům</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Mnohem bezpečněji se budou cítit návštěvníci beskydské obce Bílá, ale současně i místní obyvatelé. Na frekventované silnici, která obec protíná, bylo totiž spuštěno měření rychlosti a vozidla citelně zpomalila.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Bílá je turistická obec. V letní a především zimní sezoně ji navštíví tisíce lidí. Především v centru musejí překonávat silnici s velkým počtem projíždějících automobilů, včetně kamionů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Bílá je turistická obec. V letní a především zimní sezoně ji navštíví tisíce lidí. Především v centru musejí překonávat silnici s velkým počtem projíždějících automobilů, včetně kamionů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Kubačák (Za lepší Bílou), starosta Bílé:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Těch lidí, kteří tady pohybují v sezoně, jsou řady tisíců. Denně i dva tisíce lidí a těch kamionů taky není málo. Jezdí tady zhruba 600 kamionů za den, těch velkých kamionových souprav. Dlouhodobé se snažíme, aby tady ten tah nebyl využívaný jako tranzitní kamionová doprava, ale bohužel je to silnice 1. třídy, která je k tomu určena přednostně.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Systém měření rychlosti v Bílé se od těch používaných jinde podstatně liší. V Bílé mohou volit mezi třemi režimy a nikdo si nemůže být jistý, jaký je zrovna aktuální. Rychlost se měří buď jako okamžitá přímo u radaru, nebo je možné ji měřit v krátkém mikroúseku několika desítek metrů před radarem a třetím režimem je klasický výpočet rychlosti v úseku o délce téměř jednoho kilometru. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -169,81 +283,86 @@
         <w:t xml:space="preserve">Tomáš Kubačák (Za lepší Bílou), starosta Bílé:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Od měření rychlosti si slibujeme hlavně zklidnění dopravy v intravilánu obce. Ta doprava je poměrně intenzivní, projede tady asi 4,5 tisíc vozidel za den. A tady to měření s následným vymáhání pokut je taková nejúčinnější pomoc, jak zklidnit a usměrnit dopravu. Samozřejmě intenzitu nesnížíme, ale chceme usměrnit dopravu. Měli jsme tady asi po dobu dvou let instalovanou zkušební technologii úsekového měření rychlosti a těch přestupků nebylo málo. Vycházelo to asi 200 přestupků za den. S tím, že v tuto chvíli jsou instalované dopravní značky začátek a konec měření rychlosti a ti řidiči jsou si toho vědomi. Netajíme se tím, chceme zklidnit tu dopravu.  Není to zaměřeno na vymáhání pokut.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Velkou část dosud pokutovaných řidičů tvoří cizinci, nejčastěji řidiči kamionů. V Bílé očekávají, že se po prvních pokutách naučí rychlost dodržovat i oni. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kostel sv. Hedviky odhalil své tajemství. 127letou pamětní schránku nalezli doubravští až při rekonstrukci střechy věže</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Veliké překvapení čekalo v kostele Sv. Hedviky v Doubravě na Karvinsku. Téměř 130 let ukrývala věž poklad, o kterém nikdo nevěděl.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Při opravě věže doubravského kostela byla nalezena pamětní schránka.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Při opravě věže doubravského kostela byla nalezena pamětní schránka. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nutná rekonstrukce, ale hlavně náhoda a štěstí chtěly tomu, že kostel ukázal svá skrytá tajemství. Farnost původně zamýšlela opravit pouze báň na hlavní věži kostela v Doubravě. Zjistilo se ale, že je potřeba zrekonstruovat celou střechu věže. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Pastrňák, farář:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“Při té příležitosti se sňala stará báň, ve které se dnes objevil tubus, který odhalil pro nás krásné, záhadné tajemství, tajemství z roku 1895, kde je děkovná listina, kde starosta, pan farář, kaplani, učitel a konšelé a jiní důležití obyvatelé této obce popisují to, v jaké fázi byla tato obec, kolik zde žilo lidí, kolik stálo například víno a podobně.” </w:t>
       </w:r>
     </w:p>
@@ -317,53 +436,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí jachtaři jeli Hornickou regatu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Na Žermanické přehradě se po roce opět jela Hornická regata. Letos se jednalo už o 61. ročník soutěže mladých jachtařů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tradiční soutěž má velmi dobré jméno a účastní se jí pravidelně i ti nejlepší závodníci. V sobotu sice čekali na vítr a dokonce museli z vody před blížící se bouřkou, nakonec se ale počasí umoudřilo a závodilo se ještě toho dne večer a hlavně v neděli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tradiční soutěž má velmi dobré jméno a účastní se jí pravidelně i ti nejlepší závodníci. V sobotu sice čekali na vítr a dokonce museli z vody před blížící se bouřkou, nakonec se ale počasí umoudřilo a závodilo se ještě toho dne večer a hlavně v neděli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Hejna, předseda Yachtclubu Baník Ostrava, ředitel závodů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Podařilo se nám tady pozvat závodníky z celého Moravskoslezského kraje, máme závodníky z Brna, Prahy i ze Slovenska. Na vodě je zhruba 60 lodiček a aktuálně čekáme na vítr. Jsme rádi, že neprší. Závod je v podstatě vyhlášený pro lodní třídu Optimist, tam jsou děti od 7 do 15 let. Výsledky jsou vyhlašovány v kategoriích mladší žáci, starší žáci. Potom je pro trošičku větší děti třída ILCA 4, kde jsou závodníci od 13 do 17 let, ale u nás všichni, co jsou na vodě, tak jsou do 15 let.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimon Konopík, jachtař:</w:t>
       </w:r>
       <w:r>
@@ -522,93 +640,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/beskydsky-expres/beskydsky-expres-23-09-2022-17-24" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>