--- v0 (2026-01-13)
+++ v1 (2026-05-08)
@@ -1,144 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.9.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začaly volby do zastupitelstev měst a obcí a do senátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uplynuly další čtyři roky a znovu si vybíráme své zástupce do vedení měst, městských obvodů a obcí. Vybírat si můžeme mezi politickými stranami a hnutími i přímo mezi kandidáty. Ve čtyři volebních obvodech v kraji se volí také mezi kandidáty do senátu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tradiční čas 14 hodin znamenal začátek voleb i v našem kraji. V letošním roce jde o volby komunální, kdy si můžeme vybírat často mezi lidmi, které skutečně známe a tak je na nás, zda zvolíme výběr podle nějaké ideologie a nebo prostě volíme člověka, kterému věříme, protože ho známe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">anketa, ostravští voliči:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anketa, ostravští voliči:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Volím podle lidí, které znám." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Podle strany." "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já volím lidi, kterým věřím." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Můžeme tedy buď křížkovat vybrané kandidáty, nebo si vybereme stranu či hnutí a nebo můžete kombinovat obojí. Hlasuje se v 1300 volebních okrscích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Můžeme tedy buď křížkovat vybrané kandidáty, nebo si vybereme stranu či hnutí a nebo můžete kombinovat obojí. Hlasuje se v 1300 volebních okrscích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Novobilský, předseda volební komise: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je důležité sebou mít platný občanský průkaz nebo pas. Volič předstoupí před některého člena volební komise, kde se legitimuje a bude mu vydána obálka." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Občané nakaženi covidem, k volbám nesmějí. Letos pro ně nejsou vytvořeny žádné speciální podmínky, takže prostě nemohou volit. Ochrana zdraví je podle volebního zákona přednější. </w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Občané nakaženi covidem, k volbám nesmějí. Letos pro ně nejsou vytvořeny žádné speciální podmínky, takže prostě nemohou volit. Ochrana zdraví je podle volebního zákona přednější.   Důležitá je, aby označených kandidátů nebylo více, než má každý volič hlasů, tedy kolik je křesel v zastupitelstvu. V opačném případě je lístek neplatný. Ve volebním obvodu Ostrava-město, Nový Jičín, Frýdek-Místek a Bruntál také lidé vybírají senátory.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Pustých Jakarticích se volí v hospodě</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -232,54 +338,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie  Augustinová, zapisovatelka volební komise:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Voličů  je asi 45 a většina z nich využívá tuto volební místnost k  odvolení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lidé,  kteří nestihnou dorazit k  volební schránce v Pustých  Jakarticích, mohou svůj hlas odevzdat v době konání komunálních  voleb v místně přiděleném okrsku v Malých Hošticích. A to  v  pátek od 14 do 22 hodin a v sobotu od 8 do 14 hodin.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Že jsou volby ví, i když jsou na ulici, ale neřeší je</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Volby do obecních zastupitelstev obvykle v průměru provází volební účast do 50 procent. Mezi ty, kdo většinou svůj hlas nechají propadnout, patří lidé bez domova. V jejich novojičínské komunitě mapoval situaci terénní pracovník Charity.</w:t>
@@ -323,53 +425,52 @@
         <w:t xml:space="preserve">Marek Procházka, terénní pracovník, Charita Nový Jičín: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Oni v podstatě zprávy sledují, když chodí k nám na noclehárnu nebo na denní centrum, tak je tam televize, pouští si tam zprávy, takže mají přehled o tom celostátním nebo světovém dění. Jeden pán, který je venku trvale, tak ten poslouchá poměrně dost rádio a má docela slušný přehled, ale také k volbám nechodí.”    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na území města se stabilně pohybuje asi 50 lidí bez domova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 23. 9. 2022 16.00 - 1</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Zprávy krátké 23. 9. 2022 16.00 - 1 </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cenu Grand Prix v prestižní soutěži Stavba Moravskoslezského kraje získala Prodloužená Rudná, tedy silnice I/11 v Ostravě. Do letošního 16. ročníku se zapojilo 46 staveb. Porota ocenila také revitalizaci zámeckého parku a saly terreny zámku Bruntál nebo Muzeum nákladních automobilů Tatra.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Ve Frýdku-Místku zavádí nové digitální zobrazování jízdních řádů na tamních zastávkách. Technologie napodobuje vzhled tradičních tištěných jízdních řádů. Displeje se dobíjí prostřednictvím solárního panelu, není tedy nutná kabeláž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -522,53 +623,52 @@
         <w:t xml:space="preserve">Lubomír Kavka, předseda klubu SKP Pepino  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Je fakt, že nám tři zkušení hráči odešli, tři zkušení  přišli. Ale ti mladí, co loni začínali hrát, tak už jsou zase o rok zkušenější,  takže ten tým bude podle mě silnější."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Valo, trenér hlavního týmu Pepino SKP Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Došel Slávek Mlotek z Karviné, zkušený borec, který má  něco odehráno. Hrál v zahraničí, takže od toho si my slibujeme na  rozehrávce, že se doplní s Tomášem Sklenákem. Honza Zbránek křídlo, také  jeden zkušený hráč, který nám pomůže jak v útoku, tak v obraně. Tomáš  Mlotek se vrátil po delší odmlce, po roční pauze, ale zapadl hodně dobře a pevně  věřím, že bude posilou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Do týmu přišel také další zkušený odchovanec Karviné Nicolas  Noworyta a velký talent mládeže Alexandr Moješčik. Nové posily skvěle zapadly  do družstva a dál pomáhají mladým odchovancům růst.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Do týmu přišel také další zkušený odchovanec Karviné Nicolas  Noworyta a velký talent mládeže Alexandr Moješčik. Nové posily skvěle zapadly  do družstva a dál pomáhají mladým odchovancům růst. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Zbránek, nová posila týmu SKP Pepino  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já jsem přišel vyloženě s tím, že byla trochu změna  v rodinném životě. A potřeboval jsem asi více času doma, takže na  dojíždění pro mě daleko lepší. A hlavně jsem viděl, že ten klub pracuje  s mládeží, což se mi strašně líbilo. Protože taky už jenom ten sportovní  důchod se časem blíží. Takže s tímto. A hlavně dostat se do playoff, tak  jak asi nastínil předseda a trenér a posunout to někam výš, než kde to bylo.  Naučit mladé vyloženě vyhrávat a tak, aby nás to bavilo, a hlavně chodili  fanoušci."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Sklenák, hráč hlavního týmu SPK Pepino  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
@@ -586,53 +686,52 @@
         <w:t xml:space="preserve">Slavomír Mlotek, nová posila týmu SKP Pepino  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Určitě bych chtěl do playoff a pak podle zdravotního stavu,  formy. Podle toho, jak se za ten čas umístíme, tak bych asi chtěl víc, ale to  se teprve uvidí. Jsem tady teprve měsíc, tak se musíme sehrát a uvidíme, jak to  všechno dopadne. Trenér je tady Dan, který to hrával celý život, takoví  trenéři podle mě jsou nejlepší, jako je i Michal v Karviné. A znám tady  hodně kluků, je to blízko, takže pro mě to byla taková první volba, dá se říct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Sklenák, hráč hlavního týmu SPK Pepino  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jasně ten cíl máme do toho playoff, protože si myslím, že  ten tým je trošku silnější, než byl. Je to zkušenější a jestli se nám budou  vyhýbat zranění doufám, tak ten cíl je jasný. Je to playoff."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Minulou sezonu týmu play off těsně uteklo, skončil 9. místě.  Trápila ho hodně marodka. Letos se bojí vysokých cen energií, které mohou  snížit počet tréninkových hodin v halách.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Minulou sezonu týmu play off těsně uteklo, skončil 9. místě.  Trápila ho hodně marodka. Letos se bojí vysokých cen energií, které mohou  snížit počet tréninkových hodin v halách. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -707,93 +806,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-09-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>