--- v0 (2026-03-01)
+++ v1 (2026-05-02)
@@ -1,144 +1,250 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.9.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Začaly volby do zastupitelstev měst a obcí a do senátu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Uplynuly další čtyři roky a znovu si vybíráme své zástupce do vedení měst, městských obvodů a obcí. Vybírat si můžeme mezi politickými stranami a hnutími i přímo mezi kandidáty. Ve čtyři volebních obvodech v kraji se volí také mezi kandidáty do senátu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Tradiční čas 14 hodin znamenal začátek voleb i v našem kraji. V letošním roce jde o volby komunální, kdy si můžeme vybírat často mezi lidmi, které skutečně známe a tak je na nás, zda zvolíme výběr podle nějaké ideologie a nebo prostě volíme člověka, kterému věříme, protože ho známe. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">anketa, ostravští voliči:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anketa, ostravští voliči:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Volím podle lidí, které znám." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Podle strany." "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Já volím lidi, kterým věřím." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Můžeme tedy buď křížkovat vybrané kandidáty, nebo si vybereme stranu či hnutí a nebo můžete kombinovat obojí. Hlasuje se v 1300 volebních okrscích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Můžeme tedy buď křížkovat vybrané kandidáty, nebo si vybereme stranu či hnutí a nebo můžete kombinovat obojí. Hlasuje se v 1300 volebních okrscích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Novobilský, předseda volební komise: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je důležité sebou mít platný občanský průkaz nebo pas. Volič předstoupí před některého člena volební komise, kde se legitimuje a bude mu vydána obálka." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Občané nakaženi covidem, k volbám nesmějí. Letos pro ně nejsou vytvořeny žádné speciální podmínky, takže prostě nemohou volit. Ochrana zdraví je podle volebního zákona přednější. </w:t>
-[...7 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Občané nakaženi covidem, k volbám nesmějí. Letos pro ně nejsou vytvořeny žádné speciální podmínky, takže prostě nemohou volit. Ochrana zdraví je podle volebního zákona přednější.   Důležitá je, aby označených kandidátů nebylo více, než má každý volič hlasů, tedy kolik je křesel v zastupitelstvu. V opačném případě je lístek neplatný. Ve volebním obvodu Ostrava-město, Nový Jičín, Frýdek-Místek a Bruntál také lidé vybírají senátory.   </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ke komunálním volbám se chystají i prvovoliči</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -242,97 +348,94 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pravidelně každé volby přináší vždy nějaké zajímavosti. Někde  zřizují volební místnosti v hospodě. Jinde přichází volit čerstvě plnoletí  anebo také ti nejstarší obyvatelé.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Jsem stará, ale důležité jsou, to je jasné. Ale ještě nejsme  rozhodnuté, ale nějak to zvládneme." 2.) "No, asi to nestihneme domů k volbám, protože jsme na  dovolené, takže bohužel. Samozřejmě každého to zajímá, to je jasné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Letos ale neodvolí lidé, kteří mají vážnou infekční nemoc.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Letos ale neodvolí lidé, kteří mají vážnou infekční nemoc. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Pavlovic (Piráti), náměstek ministra zdravotnictví:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V tuto chvíli je překážka volebního práva, pokud máte  nařízenou izolaci z důvodů některého infekčního onemocnění, mezi které v tuto  chvíli řadíme covid, ale i dalších 30 chorob. V tuto chvíli se to týká  přibližně 10 000 osob pro volby do místních v zastupitelstev v přibližně  6 500 obcích."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Volit nebudou ani lidé, kteří leží v nemocnicích na  infekčních. Na běžných lůžkových odděleních se ale standardně volí. Další  zajímavostí je také velikost hlasovacího lístku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Volit nebudou ani lidé, kteří leží v nemocnicích na  infekčních. Na běžných lůžkových odděleních se ale standardně volí. Další  zajímavostí je také velikost hlasovacího lístku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Garba, vedoucí odboru vnitřních věcí  Magistrátu města Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Volby do zastupitelstva Frýdku-Místku, tak za poslední volby  máme největší hlasovací lístek A2. Z toho důvodu, že máme dvě koalice a v těch  koalicích je více řádků. To znamená, že nižší formát nemohl být."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Systém hlasování je u komunálních voleb nejsložitější. Lidé  mohou vybrat jednu stranu nebo rozdělit křížky napříč stranami podle počtu zastupitelů.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Systém hlasování je u komunálních voleb nejsložitější. Lidé  mohou vybrat jednu stranu nebo rozdělit křížky napříč stranami podle počtu zastupitelů. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké 23. 9. 2022 17.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Západní obchvat Krnova získal pravomocné územní rozhodnutí. Díky nabytí právní moci může ŘSD dál postupovat s přípravami stavby. Předpokládaný rozpočet projektu je 858 milionů korun. Budoucí silnice I/45 odvede dopravu z centra Krnova.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -365,53 +468,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahrádkáři se po roce pochlubili svými výpěstky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahrádkáři z Karvinska uspořádali svou tradiční výstavu, na které veřejnosti ukázali, co všechno se jim podařilo vypěstovat a v jaké míře. Nechyběla ani výstava prací karvinských dětí a soutěž o nejhezčí jablko nebo nejtěžší papriku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tradiční výstavu zahrádkářů si každoročně nenechají ujít desítky lidí a prohlédnout si jejich výpěstky přicházejí i celé třídy škol a školek. Přítomní byli také včelaři a kaktusáři a rady ohledně sbírání hub na Karvinsku dával lidem i známý mykolog Štefan Sýč.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tradiční výstavu zahrádkářů si každoročně nenechají ujít desítky lidí a prohlédnout si jejich výpěstky přicházejí i celé třídy škol a školek. Přítomní byli také včelaři a kaktusáři a rady ohledně sbírání hub na Karvinsku dával lidem i známý mykolog Štefan Sýč. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Štefan  Szücs, mykolog: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Hub je tolik množství, velký sortiment a velmi dobrých, jedlých a chutných, které lidi neznají. Tady známe takovou holuběnku namodralou, o hlívě ani nebduu mluvit, muchomůrka růžovka taky roste tady v okolí a z dalších třeba pečárky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Třeba muchomůrka růžovka je vhodná ke sbírání, nicméně není vhodná k sušení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -436,53 +538,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Miroslav Nechvátal, m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ístopředseda Územního sdružení Českého zahrádkářského svazu Karviná: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Horší to je co se týče rzi hrušňové, která se tu v poslední době hodně usadila. Pokud se strom neošetřuje, tak to vede až k zániku hrušní. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vystaveny byly i soutěžní výrobky v závěsném aranžmá školáků. Návštěvníci také mohli hodnotit vystavená jablka, soutěžilo se i nejtěžší papriku. V říjnu pak budou soutěže vyhodnoceny a vítězní zahrádkáři  odměněni.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vystaveny byly i soutěžní výrobky v závěsném aranžmá školáků. Návštěvníci také mohli hodnotit vystavená jablka, soutěžilo se i nejtěžší papriku. V říjnu pak budou soutěže vyhodnoceny a vítězní zahrádkáři  odměněni. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -557,93 +658,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-23-09-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>