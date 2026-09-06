--- v0 (2025-12-23)
+++ v1 (2026-09-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.10.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sociální služby v MS kraji dostanou více peněz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Provozovatelé sociálních služeb v v našem regionu dostanou přidáno. Kromě dalších peněz od státu to je i 90 milionů, které dá MS kraj ze svého rozpočtu  a podařilo se získat i peníze z evropských zdrojů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -297,155 +412,150 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Injekční stříkačky, odpadky na hřištích a srocování  nepřizpůsobivých občanů trápí dlouhodobě obyvatele sídliště Anenská ve  Frýdku-Místku. Město řeší problémy v této lokalitě opakovaně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Kališ, ředitel Městské policie Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Problémům s veřejným pořádkem na dětských hřištích, na  dopravním hřišti se věnuje městská policie denně. Buď ze svých poznatků nebo  nám volají občané, že někde sedí, popijí. Město má obecně závaznou vyhlášku,  kde je zakázáno požívání alkoholických nápojů na dětských hřištích a do 100  metrů od dětských hřišť."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jde o opatření, které má chránit hlavně děti, aby se  nesetkávaly s lidmi, kteří v jejich okolí popíjejí nebo se někde válejí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jde o opatření, které má chránit hlavně děti, aby se  nesetkávaly s lidmi, kteří v jejich okolí popíjejí nebo se někde válejí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Kališ, ředitel Městské policie Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ono se to stejně děje, takže od toho jsme tady my. Jezdíme  na ty případy, takové pachatele řešíme na místě. Problém je, že většinou jsou  to bezdomovci, se kterými je těžko vyjít. Je to opakující se jednání. Pokuty  moc nepomáhají, ale snažíme se to řešit tím, že je vykazujeme z těch míst,  ale je to takový dlouhodobý, neustálý boj."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město Frýdek-Místek má velmi propracovaný sociální systém. I  díky řadě organizací, které s námi spolupracují. A myslím si, že mohu  říct, že každý, kdo se dostane do nelehké situace a potřebuje pomoc, tak mu ta  pomoc je nabídnuta. Bohužel stále častěji se setkáváme s jedinci, kteří  nerespektují zákony a vyhlášky, ani si neváží pomoci, která je jim nabídnuta. A  postupně ztrácejí sociální návyky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Radnice už nechala prostřednictvím městské policie i  magistrátního odboru bezpečnostních rizik zvýšit dohled a kontrolu na sídlišti.  Také byl ustanoven domovník, který působí přímo v tamních hotelových  domech. Dalším z opatření bylo odstranění betonové zídky, na které  posedávali drogově závislí přímo pod okny bytového domu. Stížnosti přesto dále  přibývají.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Radnice už nechala prostřednictvím městské policie i  magistrátního odboru bezpečnostních rizik zvýšit dohled a kontrolu na sídlišti.  Také byl ustanoven domovník, který působí přímo v tamních hotelových  domech. Dalším z opatření bylo odstranění betonové zídky, na které  posedávali drogově závislí přímo pod okny bytového domu. Stížnosti přesto dále  přibývají. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Já bych chtěl říct za město, že nejenom podaná ruka, ale přišel  čas i na to, abychom byli v některých situacích rázní a striktní. Není  možné, aby například na dětských hřištích, dopravních hřištích nebo před školou,  polehávali opilí nebo zfetovaní jedinci, kteří nerespektují vůbec nic. A já budu vyžadovat, aby opravdu každý, kdo nerespektuje  pravidla a neváží si pomoci, která je mu nabídnuta, byl umravněn."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kromě popíjení alkoholu nechávají, zvláště bezdomovci, kolem  laviček, v parcích, i u hřišť velký nepořádek.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kromě popíjení alkoholu nechávají, zvláště bezdomovci, kolem  laviček, v parcích, i u hřišť velký nepořádek. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivo Kališ, ředitel Městské policie Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pokud ty osoby najdeme ještě na místě, donutíme je, ať si to  uklidí po sobě. Samozřejmě ne vždycky už tam jsou, takže úzce spolupracujeme s odborem  životního prostřední a s technickými službami, které následně ten úklid  provedou. Často se tady setkáváme také s injekčními stříkačkami, zvlášť  tady v okolí dopravního hřiště, je tady asi plno feťáků v okolí,  takže ty se sbírají denně. Tak, aby se děti neporanily."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Město hledá další cesty, jak situace řešit a opět to nejprve  zkusí po dobrém, formou motivace.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Město hledá další cesty, jak situace řešit a opět to nejprve  zkusí po dobrém, formou motivace. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Město ale nechce být pouze restriktivní, a proto  připravujeme projekt, který se osvědčil už v jiných městech. Kdy byli bezdomovci  zapojeni do úklidu města a za ten aktivní přístup pak získali nějakou  protislužbu, například stravenky na jídlo."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Všeobecně se problém s bezdomovci nebo drogově závislými  objevuje i v jiných částech města, například v parku u 4. ZŠ. Také na  toto a další místa se radnice zaměří.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Všeobecně se problém s bezdomovci nebo drogově závislými  objevuje i v jiných částech města, například v parku u 4. ZŠ. Také na  toto a další místa se radnice zaměří. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Od utonutí utonutí 4 dětí v Odře uplynulo 100 let</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -485,235 +595,178 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Majliš, historik, Pestré vrstvy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Když jsme se spolkem Pestrých vrstev tento příběh v zimě zpracovávali, tak jsme jej chtěli zakončit pouze instalací tabule u bývalého přívozu u řeky Odry a byli jsme překvapeni, že se našel Petr Vaněk, který vlastně sám zajistil rekonstrukci hrobového místa." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V místech, kde hošťálkovický přívoz býval, stojí dnes bezpečná lávka, kterou využívají chodci a cyklisté.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Jestli vás příběh dětí Kozielových zaujal, celý si ho můžete přečíst na webu pestrevrstvy.cz. No a potvrdilo se také, že příklady táhnou. Ještě než byla oprava dokončena, vyčistil někdo i vedlejší hrob. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Jestli vás příběh dětí Kozielových zaujal, celý si ho můžete přečíst na webu pestrevrstvy.cz. No a potvrdilo se také, že příklady táhnou. Ještě než byla oprava dokončena, vyčistil někdo i vedlejší hrob.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Vrbno pod Pradědem obohatilo Českou knihu rekordů</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Město Vrbno pod Pradědem je bohatší o dva nové rekordy v České knize rekordů. S pomocí dětí ze škol, školek a pořadatelského spolku Everest  se podařilo vytvořit největší smajlíky. Ty budou teď výzvou pro další následovatele, kteří se budou chtít rekord pokořit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Prvního zápisu do knihy rekordů dosáhlo Vrbno v roce 2019, vytvořením 151 metrů dlouhého ocasu draka.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Květoslava Kubíčková, pořádající spolek Everest: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska nás čeká rekord největšího smajlíka, složeného z malovaných smajlíků a dále balónkového smajlíka, který bude z balónků, to je tady to bludiště, které je vidět.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na letošním rekordu největšího smajlíka se podíleli především místní předškoláci a školáci. Připravili a namalovali celkem 1879 smajlíků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Maik Stuchlík, hlavní pořadatel a iniciátor akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Asi 14 mateřských škol a 6 základních škol nám pomáhalo namalovat smajlíky. My jsme je následně rozstříhali a nalepili na velkou maketu smajlíka. Po příjezdu komisaře budou přepočteny.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, vrbenští školáci: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Taky jsem malovala smajlíky.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Smajlíka s brejlema.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já jsem namalovala smajlíky, tady ty dva.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Huggyho buggyho smajlíka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na druhém rekordu smajlíka z balónků se podíleli všichni. Nafoukli celkem 2100 balónků.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Kopínec (ANO), starosta Vrbna pod Pradědem: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ne, pro mě je to premiéra. Ale učím se to, tak třeba je to takový rekvalifikační kurs.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Kadula, komisař ČKR: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Každý ten rekord, který Vrbo vytvořilo, byl vlastně ustavující. To znamená, je to první rekord, který pak města, organizace nebo spolky můžou překonat.“    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Oba rekordy byly nakonec zapsány a Vrbno je vyzývatelem ostatních k jejich překonání.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -810,93 +863,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-02-10-2022-14-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>