--- v0 (2026-01-03)
+++ v1 (2026-04-13)
@@ -1,50 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Seniorovi pomohla strážnice okrskářka z Michálkovic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Ostravě se velmi osvědčují strážníci okrskáři, kterým se lidé naučili důvěřovat. V posledním případě se na svou strážnici obrátila seniorka, která dlouho neviděla svého souseda. Ukázalo se, že důchodci šlo skutečně o život, když sám nemohl už 3 dny vylézt z vany.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na tísňovou linku ostravských strážníků zavolala vyděšená důchodkyně z Michálkovic a chtěla rychle mluvit se svou okrskářkou, kterou už mnoho let osobně znala. Té pak oznámila, že se bojí o život svého souseda.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sousedka:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Zvonila sem, klepala a pak jsem bouchala i na okno, ale nic se nedělo." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Okrskářka ihned vyrazila na danou adresu, kde to dobře zná. Věděla dokonce i o kterého souseda se jedná, protože často sedával u okna a pozoroval okolí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">strážník MP: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Slyšíte mně, vy ležíte ve vaně? Nemůžete se dostat ven a ležíte tam už 3 dny? </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Následovala rychlá akce. Hasiči přes koupelnové okno vnikli do bytu a otevřeli zdravotníkům. Ti zesláblého muže odvezli do nemocnice. Hana Jendryková slouží jako okrskářka v Michálkovicích už 10 let a zná tam každý kámen. Znovu se ukázalo, že tento systém funguje.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana Jendryková, okrskářka, MP Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Často mi lidi volají, když mají nějaký problém nebo když třeba najdou nějakého psa, najdou odhozené koloběžky, auta jsou špatně zaparkovaná i když je celkově nějaký problém s dopravními značkami nebo cokoliv." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jindřich Machů, mluvčí MP Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Snahou vedení MP Ostrava je, aby každý občan znal svého strážníka okrskáře a mohl se na něho s důvěrou obrátit." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Ostravě je celkem 109 okrskářů. Lidé už je znají a rádi se obracejí přímo na ně. Kontakty lze podle lokality najít na webu mpostrava.cz. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">MS kraj a Ostrava se prezentují na veletrhu v Mnichově</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrava a celý MS kraj zažívá v posledních letech velmi zásadní změny ve směřování a rozvoji. Proto je velmi důležitá účast a prezentace na nejvýznamnějším evropském veletrhu nemovitostí v Mnichově EXPO REAL. Expozici sdílí Ostrava a kraj i s Prahou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veletrh EXPO REAL je nejvýznamnějším evropským místem setkání v oboru nemovitostí. Po omezeních v posledních dvou letech v důsledku  pandemie se  Ostrava a Moravskoslezský kraj, ale i Praha prezentují na tomto prestižním mezinárodním  veletrhu ve společné expozici s názvem Czech Cities & Regions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Pro nás má účast na těch investičních veletrzích velký význam, protože jsme rozvíjející se region a potřebujeme  možná více, než jiné části republiky lákat investory na své území." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Území  Ostravy je z urbanistického hlediska velmi rozlehlé, proto je hlavní prioritou města zastavování  brownfieldů a proluk, a to zejména v centru města. Že se to daří, potvrzují zrekonstruovaná jatka a jejich okolí. Velmi atraktivní mohou být ale pro investory i další místa v kraji.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Jedním z cílů naší účasti je představit Moravskoslezský kraj jako místo, které v tuto chvíli stojí před velkou výzvou, a to, jak co nejefektivněji využít transformační peníze z evropského Fondu pro spravedlivou transformaci. Kraj je připraven z těchto peněz podpořit přípravu developerských projektů, a tím nabídnout potenciálním partnerům a investorům možnost podílet se na rozvoji našeho regionu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostrava nabízí pro bydlení, administrativu a služby plochy na  ulicích Českobratrská, Masná, Polská, Opavská a Plzeňská. Připraveny jsou i pozemky ve Strategické průmyslové zóně Mošnov. MS kraj nabízí území o rozloze asi 60 km čtverečních na Karvinsku, kde bude realizován transformační program POHO 2030.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">U DK Poklad otevřeli první parkovací dům</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">U kulturního domu Poklad v Ostravě-Porubě skončila stavba prvního ze dvou parkovacích domů. V této chvíli je otevřen ten po pravé straně kulturního stánku. Parkovací dům na levé straně by se měl začít stavět už příští rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaparkovat u kulturního domu Poklad je v teď daleko snadnější. Pohodlné odstavení auta zajistí nový parkovací dům po pravé straně budovy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zuzana Bajgarová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Investice vyšla na zhruba 45 milionů korun bez DPH. V této chvíli je to tak, že se ještě dokončuje dopravní značení. To by mělo být dokončené v horizontu následujících zhruba 6 týdnů.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parkovací dům má 74 míst. Zatím ho mohou využívat pouze zaměstnanci a návštěvníci kulturního domu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zuzana Bajgarová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Skutečně během několika dní až to zase projde tím legislativním procesem, tak se otevře i rezidentům.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zaměstnankyně DK Poklad: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Jsem ráda, že je tu parkovací dům a nemusím hledat místo když jdu do práce."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kvůli plánované změně režimu zatím nejsou u parkovacího domu ani parkovací závory. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zuzana Bajgarová (ANO), náměstkyně primátora Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “My jsme se rozhodli, že budeme v rámci Ostravy sjednocovat a propojovat jednotlivé parkovací plochy tak, aby lidé mohli využívat třeba nejrůznější výhody v rámci toho režimu.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minimálně do poloviny příštího roku tak bude vjezd do parkovacího domu zcela zdarma. Na stavbu parkovacího domu navázala porubská radnice revitalizací přilehlého parku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), starostka MOb Ostrava-Poruba: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mělo by být hotovo zhruba v listopadu s tím, že ještě v příštím roce tady bude nainstalovaná kašna od Vladislava Gajdy, která  kdysi zdobila Masarykovo náměstí v centru Ostravy."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Park z druhé strany kulturního domu projde revitalizací příští rok v návaznosti na druhý parkovací dům. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Ostrava chce koupit haldu Ema a zpřístupnit ji lidem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrava má v plánu koupit od soukromého vlastníka haldu Ema. Kopec uvnitř ještě stále hoří a proto je zpřístupněn pouze omezeně. Vedení města by ale v budoucnu chtělo využít turistický potenciál tohoto místa a více jej zpřístupnit návštěvníkům.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Město Ostrava vykoupí pozemky haldy </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, která je oblíbenou turistickou atrakcí i když je na ni omezen vstup. Pozemky o rozloze přes 300 tisíc metrů čtverečních získá od společnosti Asental. Zaplatí za ně přes pět milionů korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Macura, primátor Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nakonec jsme se rozhodli, že to vykoupíme, protože se opravdu obáváme, že když to nevykoupíme my, mohli by to vykoupit po malých částech spekulanti."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halda uvnitř ještě stále hoří, ale podle odborníků je už stabilní, takže je na ni povolen vstup po vyznačené stezce. To ale bohužel lidé příliš nedodržují. O bezpečnost haldy pečuje státní podnik Diamo."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Dronská, mluvčí státního podniku Diamo, Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Pro nás se nic nemění. My budeme pořád správcem a pořád to musíme kontrolovat a zajistit tam bezpečnost." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Město by chtělo haldu zpřístupnit lidem ještě více, ovšem za dodržení pravidel, která musí schválit báňský úřad. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Nějaká elementární míra bezpečnosti je tam třeba. Musíme v té věci spolupracovat se státním podnikem Diamo, který je vlastně správcem toho prostoru. Obecně se ale o to chceme lépe starat a jedná se o strategické vlastnictví právě s ohledem na budoucí revitalizaci celého toho údolí. Chceme to zatraktivnit pro turisty, ale i lépe čistit a udržovat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halda Ema je s 315 metry třetím nejvyšším místem v Ostravě. Nejvyšší bod s nadmořskou výškou 334 metrů je pak v Krásném Poli u hřbitova. Na vrchol haldy vede žlutá turistická trasa buď ze Slezskoostravského hradu, nebo od Mostu Miloše Sýkory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:tbl><w:tblGrid><w:gridCol w:w="6500" w:type="dxa"/><w:gridCol w:w="2500" w:type="dxa"/></w:tblGrid><w:tblPr><w:tblW w:w="5000" w:type="pct"/><w:tblLayout w:type="autofit"/><w:tblCellMar><w:top w:w="0" w:type="dxa"/><w:left w:w="0" w:type="dxa"/><w:right w:w="200" w:type="dxa"/><w:bottom w:w="0" w:type="dxa"/></w:tblCellMar><w:tblBorders><w:top w:val="single" w:sz="0" w:color="FFFFFF"/><w:left w:val="single" w:sz="0" w:color="FFFFFF"/><w:right w:val="single" w:sz="0" w:color="FFFFFF"/><w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/><w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/></w:tblBorders></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:tcW w:w="6500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr/><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;"><w10:wrap type="inline"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r></w:p></w:tc><w:tc><w:tcPr><w:tcW w:w="2500" w:type="dxa"/><w:vAlign w:val="top"/><w:noWrap/></w:tcPr><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Datum vydání:</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="80"/></w:pPr><w:r><w:rPr><w:sz w:val="18"/><w:szCs w:val="18"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.10.2022, 18:30</w:t></w:r></w:p><w:p><w:pPr><w:jc w:val="end"/><w:spacing w:after="0"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="0563C1"/><w:sz w:val="20"/><w:szCs w:val="20"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otevřít video na polar.cz</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p/><w:p><w:pPr><w:spacing w:after="160"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostravské minuty</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Seniorovi pomohla strážnice okrskářka z Michálkovic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Ostravě se velmi osvědčují strážníci okrskáři, kterým se lidé naučili důvěřovat. V posledním případě se na svou strážnici obrátila seniorka, která dlouho neviděla svého souseda. Ukázalo se, že důchodci šlo skutečně o život, když sám nemohl už 3 dny vylézt z vany.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Na tísňovou linku ostravských strážníků zavolala vyděšená důchodkyně z Michálkovic a chtěla rychle mluvit se svou okrskářkou, kterou už mnoho let osobně znala. Té pak oznámila, že se bojí o život svého souseda.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">sousedka:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Zvonila sem, klepala a pak jsem bouchala i na okno, ale nic se nedělo." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Okrskářka ihned vyrazila na danou adresu, kde to dobře zná. Věděla dokonce i o kterého souseda se jedná, protože často sedával u okna a pozoroval okolí.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">strážník MP: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Slyšíte mně, vy ležíte ve vaně? Nemůžete se dostat ven a ležíte tam už 3 dny? </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Následovala rychlá akce. Hasiči přes koupelnové okno vnikli do bytu a otevřeli zdravotníkům. Ti zesláblého muže odvezli do nemocnice. Hana Jendryková slouží jako okrskářka v Michálkovicích už 10 let a zná tam každý kámen. Znovu se ukázalo, že tento systém funguje.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hana Jendryková, okrskářka, MP Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Často mi lidi volají, když mají nějaký problém nebo když třeba najdou nějakého psa, najdou odhozené koloběžky, auta jsou špatně zaparkovaná i když je celkově nějaký problém s dopravními značkami nebo cokoliv." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jindřich Machů, mluvčí MP Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Snahou vedení MP Ostrava je, aby každý občan znal svého strážníka okrskáře a mohl se na něho s důvěrou obrátit." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">V Ostravě je celkem 109 okrskářů. Lidé už je znají a rádi se obracejí přímo na ně. Kontakty lze podle lokality najít na webu mpostrava.cz. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">MS kraj a Ostrava se prezentují na veletrhu v Mnichově</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrava a celý MS kraj zažívá v posledních letech velmi zásadní změny ve směřování a rozvoji. Proto je velmi důležitá účast a prezentace na nejvýznamnějším evropském veletrhu nemovitostí v Mnichově EXPO REAL. Expozici sdílí Ostrava a kraj i s Prahou.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Veletrh EXPO REAL je nejvýznamnějším evropským místem setkání v oboru nemovitostí. Po omezeních v posledních dvou letech v důsledku  pandemie se  Ostrava a Moravskoslezský kraj, ale i Praha prezentují na tomto prestižním mezinárodním  veletrhu ve společné expozici s názvem Czech Cities & Regions.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Pro nás má účast na těch investičních veletrzích velký význam, protože jsme rozvíjející se region a potřebujeme  možná více, než jiné části republiky lákat investory na své území." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Území  Ostravy je z urbanistického hlediska velmi rozlehlé, proto je hlavní prioritou města zastavování  brownfieldů a proluk, a to zejména v centru města. Že se to daří, potvrzují zrekonstruovaná jatka a jejich okolí. Velmi atraktivní mohou být ale pro investory i další místa v kraji.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ivo Vondrák, hejtman MS kraje: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Jedním z cílů naší účasti je představit Moravskoslezský kraj jako místo, které v tuto chvíli stojí před velkou výzvou, a to, jak co nejefektivněji využít transformační peníze z evropského Fondu pro spravedlivou transformaci. Kraj je připraven z těchto peněz podpořit přípravu developerských projektů, a tím nabídnout potenciálním partnerům a investorům možnost podílet se na rozvoji našeho regionu."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ostrava nabízí pro bydlení, administrativu a služby plochy na  ulicích Českobratrská, Masná, Polská, Opavská a Plzeňská. Připraveny jsou i pozemky ve Strategické průmyslové zóně Mošnov. MS kraj nabízí území o rozloze asi 60 km čtverečních na Karvinsku, kde bude realizován transformační program POHO 2030.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">U DK Poklad otevřeli první parkovací dům</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">U kulturního domu Poklad v Ostravě-Porubě skončila stavba prvního ze dvou parkovacích domů. V této chvíli je otevřen ten po pravé straně kulturního stánku. Parkovací dům na levé straně by se měl začít stavět už příští rok.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zaparkovat u kulturního domu Poklad je v teď daleko snadnější. Pohodlné odstavení auta zajistí nový parkovací dům po pravé straně budovy.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zuzana Bajgarová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Investice vyšla na zhruba 45 milionů korun bez DPH. V této chvíli je to tak, že se ještě dokončuje dopravní značení. To by mělo být dokončené v horizontu následujících zhruba 6 týdnů.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parkovací dům má 74 míst. Zatím ho mohou využívat pouze zaměstnanci a návštěvníci kulturního domu.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zuzana Bajgarová (ANO), náměstkyně primátora Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Skutečně během několika dní až to zase projde tím legislativním procesem, tak se otevře i rezidentům.”</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zaměstnankyně DK Poklad: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Jsem ráda, že je tu parkovací dům a nemusím hledat místo když jdu do práce."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kvůli plánované změně režimu zatím nejsou u parkovacího domu ani parkovací závory. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zuzana Bajgarová (ANO), náměstkyně primátora Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> “My jsme se rozhodli, že budeme v rámci Ostravy sjednocovat a propojovat jednotlivé parkovací plochy tak, aby lidé mohli využívat třeba nejrůznější výhody v rámci toho režimu.” </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Minimálně do poloviny příštího roku tak bude vjezd do parkovacího domu zcela zdarma. Na stavbu parkovacího domu navázala porubská radnice revitalizací přilehlého parku. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lucie Baránková Vilamová (ANO), starostka MOb Ostrava-Poruba: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">“Mělo by být hotovo zhruba v listopadu s tím, že ještě v příštím roce tady bude nainstalovaná kašna od Vladislava Gajdy, která  kdysi zdobila Masarykovo náměstí v centru Ostravy."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Park z druhé strany kulturního domu projde revitalizací příští rok v návaznosti na druhý parkovací dům. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:sz w:val="36"/><w:szCs w:val="36"/></w:rPr><w:t xml:space="preserve">Ostrava chce koupit haldu Ema a zpřístupnit ji lidem</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ostrava má v plánu koupit od soukromého vlastníka haldu Ema. Kopec uvnitř ještě stále hoří a proto je zpřístupněn pouze omezeně. Vedení města by ale v budoucnu chtělo využít turistický potenciál tohoto místa a více jej zpřístupnit návštěvníkům.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Město Ostrava vykoupí pozemky haldy </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ema</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, která je oblíbenou turistickou atrakcí i když je na ni omezen vstup. Pozemky o rozloze přes 300 tisíc metrů čtverečních získá od společnosti Asental. Zaplatí za ně přes pět milionů korun.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Macura, primátor Ostravy:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> "Nakonec jsme se rozhodli, že to vykoupíme, protože se opravdu obáváme, že když to nevykoupíme my, mohli by to vykoupit po malých částech spekulanti."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halda uvnitř ještě stále hoří, ale podle odborníků je už stabilní, takže je na ni povolen vstup po vyznačené stezce. To ale bohužel lidé příliš nedodržují. O bezpečnost haldy pečuje státní podnik Diamo."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jana Dronská, mluvčí státního podniku Diamo, Ostrava: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Pro nás se nic nemění. My budeme pořád správcem a pořád to musíme kontrolovat a zajistit tam bezpečnost." </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Město by chtělo haldu zpřístupnit lidem ještě více, ovšem za dodržení pravidel, která musí schválit báňský úřad. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">"Nějaká elementární míra bezpečnosti je tam třeba. Musíme v té věci spolupracovat se státním podnikem Diamo, který je vlastně správcem toho prostoru. Obecně se ale o to chceme lépe starat a jedná se o strategické vlastnictví právě s ohledem na budoucí revitalizaci celého toho údolí. Chceme to zatraktivnit pro turisty, ale i lépe čistit a udržovat."</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Halda Ema je s 315 metry třetím nejvyšším místem v Ostravě. Nejvyšší bod s nadmořskou výškou 334 metrů je pak v Krásném Poli u hřbitova. Na vrchol haldy vede žlutá turistická trasa buď ze Slezskoostravského hradu, nebo od Mostu Miloše Sýkory.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">---</w:t></w:r></w:p><w:sectPr><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -104,93 +105,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-06-10-2022-18-34" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>