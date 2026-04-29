--- v0 (2026-02-15)
+++ v1 (2026-04-29)
@@ -1,204 +1,270 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14.10.2022, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Celokrajské setkání seniorů v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Více než 240 seniorů z celého kraje se sjelo do Bruntálu na slavnostní setkání. Společně oslavili Mezinárodní den seniorů, který připadá na 1. října. Čekal je poznávací výlet, bohatý kulturní program i ocenění nejaktivnějšího seniora a seniorky MS kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V bruntálském společenském domě seniorům popřáli také zástupci kraje, města a vedení Krajské rady seniorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Senioři přicházejí s moudrem a s jakousi historií, kterou přenášejí na své vnuky a já jsem za to velmi rád, že se máme od koho učit.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...12 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), starosta Bruntálu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Já bych chtěl seniorům popřát pevné zdraví, protože slaví svůj Den seniorů a chtěl bych jim za celé město popřát krásný čas zde v Bruntále.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavel Gluc, předseda Krajské rady seniorů: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V rámci oslav budu vyhlašovat kampaň Krajské rady seniorů o nejaktivnějšího seniora a seniorku MS kraje.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Místostarosta Bruntálu pak společně se zástupcem kraje a vedení Rady seniorů ocenil nejlepší seniory kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Irena Foberová, nejaktivnější seniorka MS kraje, Střítež: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Vůbec jsem to neočekávala, je to takové překvapení.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Staníček, nejaktivnější senior MS kraje, Řepiště: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Za prvé jsem to nečekal a za druhé jsem překvapený z toho, co všechno o mě četli, jak jsem dobrej.“   </w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Henč (ANO), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem velmi překvapený obrovskou účastí. Moc rád bych chtěl poděkovat organizátorům, kteří zorganizovali program. Program byl úžasný, ještě bude pokračovat, ale opravdu, je se na co dívat.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V bohatém kulturním programu vystoupilo několik tanečních souborů i amatérských umělců a oblíbený místní Klub aktivních seniorů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -217,178 +283,129 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Degustace s přednáškou na zámku v Janovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Státní zámek v Janovicích u Rýmařova ožívá dalšími novými akcemi. Na zahájení sezóny, jarmark a vernisáže výstav navazuje série akcí, propagujících místní výrobce potravin. Degustační večery s odbornými přednáškami se postupně věnují vínu, tradicím výroby místního piva a kávě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Harrachovský pivovar v Janovicích ukončil svou činnost s 2. světovou válkou. Nyní postupně opět vstává z popela.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Janáková, kastelánka zámku Janovice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  „Dnešní večer jsme si zvolili tématicky pivo, poněvadž zde zámek tvořil živý organismus, jehož součástí byl i pivovar."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Rusnok, pořadatel akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pivovar Harrach automaticky patří do tady té místní lokality Janovického zámku. Už od 15. století se zde vařilo pivo do začátku druhé světové války."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pivo jako nápoj má mnoha tisíciletou tradici a je zmiňováno už v nejstarších rukopisech,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Janáková, kastelánka zámku Janovice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bedřišek Hrozný, rozluštitel Chetitského písma, rozluštil ze starých asyrských a sumérských písemností, že pivo se vařilo již před čtyřmi tisíci lety. Znalost piva z nových archeologických nálezů sahá ještě hlouběji. Například Chamurabiho zákoník uvádí tresty za kažení piva."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pivo Harrach, které se v Janovicích dříve vařilo, se dnes vyrábí ve Velkém Meziříčí a návštěvníci degustačního večera si ho rádi připomněli.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Super, mňam.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Výborné, ano, je to plnotučné, kvalitní pivo.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Je chutné, ale jsem spíš na hořčejší chutě.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já nejsem pivař, ale super, není moc hořké, takže se dá.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Již za týden budou degustační večery v Janovicích pokračovat večerem a přednáškou, věnovanou kávě.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -400,199 +417,150 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na zámku v Janovicích proběhla degustace kávy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Sérii přednášek s degustací uzavřela na zámku v Janovicích poslední akce. Tentokrát byla věnována kávě, jejímu pěstování i přípravě. Nový druh akcí si získal u návštěvníků velkou oblibu a projevil se stále rostoucí účastí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Návštěvníci si na zámek dokonce zvykli nosit sebou i sklenice a hrníčky na degustaci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Janáková, kastelánka zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je to naše poslední, tedy třetí akce a mohu hodnotit, že je hojně navštěvovaná.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Druhů káv existuje velké množství. Ty základní mohli zájemci na místě ochutnat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Rusnok, gastronom a výrobce káv:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Podáváme dneska směs jako první, která je 70% arabiky a 30% robusty, jako další nabízíme africkou Keňu a jako poslední budeme ochutnávat světle praženou kávu brazilské plantážní výroby." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pořekadlo „Kolik lidí, tolik chutí“ platí pro kávu více, než kde jinde.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Markéta Janáková, kastelánka zámku: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„No já kávu miluji. Nejlépe 3x denně a nějakou voňavou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvníci akce: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Presso, ale kapučíno si taky rád někdy dám."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Presíčko, ristretko jedině. A mám radši hořčejší, jak kyselou."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Já piju hodně káv a taky jak táta, mám ráda spíše hořčejší." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Arabiku, sílu, tak těch 5 zrnek, aby tam bylo označených."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Arabiku a co se týče výroby, tak presso."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Jak připravit správnou kávu. I to se návštěvníci přednášky dozvěděli.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">David Rusnok, gastronom a výrobce káv:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je to 7 až 8 gramů kávy, které je upěchováno dvaceti kily pomocí ručního temperu pod tlakem devíti barů a teplota spařování by měla být 60 stupňů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pořadatelé neusínají na vavřínech a po úspěchu první série připravují i další podobné akce v nové sezóně.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -611,157 +579,115 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Parní mašinka se po 50 letech vrátila do Krnova</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dechový orchestr mladých, kapely, výstavy, jízdy historických vlaků. Taková byla oslava stopadesátého výročí trati Olomouc-Krnov-Opava. Hlavním bodem oslav byl návrat renovované parní lokomotivy Bufan po 50 letech na podstavec před krnovské nádraží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na návrat mašinky se těšily stovky dětí i dospělých. Mnozí ji považují za symbol.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Krkoška (ANO), náměstek hejtmana MS kraje: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pro Krnov je to historie, která se vrací zpátky na podstavec. Důležité je, že v tom našem okolí krnovská parní lokomotiva zdůrazňovala nějakou historii a ta se dneska vrátila zpátky tam, kam patří.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Vrácení lokomotivy do Krnova nebylo vůbec jednoduché, čekalo ho několik překážek.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...12 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Igor Kozelek, autor a realizátor myšlenky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Největší oříšek bylo opravdu zjistit, kdo je vlastníkem té mašinky. Po dlouhé době přes Zemský archiv v Bruntále jsme zjistili, že to patří Krnovanům. A pak ten další oříšek bylo, mašinku přetáhnout těch 370 kilometrů z Kněževsi na Rakovnicku zpátky do Krnova.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Marek Plochý, ředitel Centra historických vozidel: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem rád za České dráhy, že jsme se s městem Krnov domluvili. Je to důstojný bod oslav 150 let železnice Olomouc – Krnov – Opava."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Opětovnou instalaci na podstavec přivítaly nejen děti, ale i pamětníci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bohumil Koukola, pamětník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Je to úžasné. Já jsem rád, že se vrátila historie do Krnova. Je to takovým symbol, který tady stál mnoho let a já myslím, že všichni občané Krnova budou na tu mašinku pyšní.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pamětnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Pamatuji si tu mašinku jako děcko, potom dlouho dlouho nic a dneska tedy je to úplně perfektní.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> V dalším plánu Krnova je zrychlení celé trati i budování moderního dopravního terminálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -858,93 +784,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-14-10-2022-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>