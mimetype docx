--- v0 (2026-01-12)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">17.10.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zastupitelé v Havířově zvolili primátorem Josefa Bělicu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V Havířově se konalo ustavující zastupitelstvo. Město povede stávající primátor Josef Bělica z hnutí ANO a nemění se ani složení náměstků. Opozice však kritizovala vznik samostatného postu náměstka pro sport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -70,53 +185,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Primátor je přesvědčený, že agenda sportu je náročná a náměstka potřebuje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Je to v pořádku, sport je obrovská disciplína v našem městě, která je pro nás prioritou a jde vidět, že z pozice radního měl hodně práce. Možná i proto Havířov zaznamenává tak velký rozvoj, protože jsme byli ochotni, schopni a uměli jsme rozdělit resorty, které jsou samostatně velmi náročné a jeden náměstek je v minulosti nezvládl dělat dostatečně kvalitě.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Opozice také nesouhlasila s dovolenými členy do finančního výboru, kde má koalice většinu. V kontrolním výboru naopak převažují zástupci opozice. Zastupitelé se opět sejdou na řádném zasedání 12. prosince.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Opozice také nesouhlasila s dovolenými členy do finančního výboru, kde má koalice většinu. V kontrolním výboru naopak převažují zástupci opozice. Zastupitelé se opět sejdou na řádném zasedání 12. prosince. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muž v Ostravě znásilnil a okradl mladou ženu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -140,53 +254,52 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Mul, kriminalista: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žena byla vystrašená z celé situace. Ona se útoku toho pachatele aktivně bránila. K čemuž pomohlo, že oznamovatel přišel na místo pomoct, tak se pachatel dal na útěk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nebýt svědka, který v blízkosti zrovna odpočíval při projížďce na kole,  policie by pachatele pravděpodobně nikdy neodhalila.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nebýt svědka, který v blízkosti zrovna odpočíval při projížďce na kole,  policie by pachatele pravděpodobně nikdy neodhalila. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor, svědek události: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Jsem slyšel takové tiché prosím a viděl jsem jak jde muž, přechází most, dvacet metrů za ním šla ta žena. Tak jsem vyběhl na ten most a viděl jsem, že nikde není, to bylo podezřelé, tak jsem dojel na druhou stranu, tam už stála ta holčina a plakala, tak jsem ji zeptal, co udělal a ona odpověděla, že ukradl telefon. Tak jsem ho  začal pronásledovat, do toho jsem zavolal na tu tísňovou linku a pak  už to šlo rychle."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svědek zahnal násilníka na dvorek rodinného domu, kde už jej dopadla policie. Jeho odvahy si velmi cení. </w:t>
@@ -195,131 +308,123 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Tímto bychom chtěli poděkovat muži, který ihned reagoval, nenechala ho situace chladným."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pachateli nyní hrozí až pětileté odnětí svobody. Od začátku roku eviduje policie v Ostravě 43 nahlášených znásilnění. Podle statistických odhadů ale nahlásí tento čin pouze 8% obětí.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Krátké zprávy, 17. října 2022, 17 h - 1</w:t>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">Těšínské divadlo uvede 22. října polskou verzi Šikmého kostela podle známé knihy Karin Lednické. Díky popularitě knižní předlohy bude zřejmě nejočekávanější premiérou této sezóny v Těšínském divadle.</w:t>
+        <w:t xml:space="preserve">Krátké zprávy, 17. října 2022, 17 h - 1 Nový Jičín vyhlásil architektonickou soutěž o návrh na vybudování víceúčelové sportovní haly. Ta bude součástí areálu u stadionu. Hrubá odhadovaná cena stavby je více než 200 milionů korun.     Těšínské divadlo uvede 22. října polskou verzi Šikmého kostela podle známé knihy Karin Lednické. Díky popularitě knižní předlohy bude zřejmě nejočekávanější premiérou této sezóny v Těšínském divadle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Školáci z Ostravy-Jihu navštívili Protidrogový vlak</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V železniční stanici Ostrava-Svinov se opět zastavil Protidrogový vlak. Tvoří ho šest vagonů, čtyři kinosály a osm interaktivních místností. Grow je skutečný příběh o drogové závislosti. Jeho cílem je odradit školáky od jakýchkoliv závislostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Žáci základních škol z Ostravy-Jihu opět navštívili Protidrogový vlak. A to zcela zdarma díky finanční podpoře radnice. Ve vlaku se návštěvníci ocitnou například v drogovém doupěti, vězení, léčebně pro drogově závislé nebo na místě automobilové nehody, která se stala pod vlivem alkoholu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: žáci ZŠ z Ostravy-Jihu</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">: “Prohlídka byla výborná. Myslím si, že to všechny zaujalo a snad to pomůže."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">: “Prohlídka byla výborná. Myslím si, že to všechny zaujalo a snad to pomůže." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Myslím si, že to bylo i poučné v tom, že drogy se nemají brát, že škodí k životu.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Otakar Šimík (ANO), místostarosta MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Městský obvod tento projekt dlouhodobě finančně podporuje, protože jsme si vědomi, že každá závislost nejenom na drogách, je velice špatná. Aktuálně je například závislost na sociálních sítích.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -443,94 +548,88 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Provoz dětského oddělení zůstal po celou dobu stavby zachován, přestěhovaný v jiných budovách. Náročnější pro zdravotníky byl uplynulý půlrok také proto, že nemocnice Nový Jičín částečně supluje i omezení provozu dětského oddělení v nemocnicích ve Frýdku-Místku a Valašském Meziříčí. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 17. října 2022, 17 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Havířově se konal již 29. ročník Mezinárodní soutěže studentek středních škol Miss Reneta,  tentokrát s podtitulem Nebe, peklo, ráj. Vítězkou se stala tentokrát dívka z Polska Anita Kurpas. </w:t>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Libor Lenčo, hlavní organizátor: "Letos se sešel skvělý tým, chtěl bych všem poděkovat, i za skvělý program. Příští rok bude jubilejní ročník a už teď mohu prozradit, že se na něm už začalo pracovat."</w:t>
+        <w:t xml:space="preserve">V Havířově se konal již 29. ročník Mezinárodní soutěže studentek středních škol Miss Reneta,  tentokrát s podtitulem Nebe, peklo, ráj. Vítězkou se stala tentokrát dívka z Polska Anita Kurpas.  Libor Lenčo, hlavní organizátor: "Letos se sešel skvělý tým, chtěl bych všem poděkovat, i za skvělý program. Příští rok bude jubilejní ročník a už teď mohu prozradit, že se na něm už začalo pracovat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">O volejbal je v Karviné velký zájem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Volejbalový klub Karviná má velkou a silnou základnu už několik desítek let. Týmový duch, pevné přátelství a nadšení pro tento sport je základním kamenem tohoto oddílu.  Klub by ale rád mezi sebe přivítal další nové trenéry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Historie Volejbalového klubu Karviná začala v šedesátých letech minulého století, tehdy tvořil mužskou i ženskou základnu. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Historie Volejbalového klubu Karviná začala v šedesátých letech minulého století, tehdy tvořil mužskou i ženskou základnu.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Koupil , předseda VK Karviná, trenér:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “V tomto okamžiku u nás působí přes 60 děvčat do 18 let a 12 děvčat, které mají více jak 18 let, ale mohly by hrát v mladších věkových kategoriích, jako jsou juniorky, kadetky atd. "</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adéla Matejková, členka VK Karviná:</w:t>
       </w:r>
       <w:r>
@@ -675,93 +774,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-10-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>