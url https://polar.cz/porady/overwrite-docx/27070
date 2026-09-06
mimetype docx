--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -816,51 +816,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-10-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-17-10-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>