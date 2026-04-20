--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.10.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přehrada Baška bude bez vody, Povodí ji rekonstruuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblíbená přehrada Baška na Frýdecko-Místecku slouží již od roku 1963 k rekreačním účelům. Nyní ale bude kvůli rekonstrukci až do konce roku 2024 uzavřena.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -207,69 +322,56 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrovské překvapení ve fotbalovém MOL Cupu. Třetiligový Hlučín porazil úřadujícího českého mistra z Plzně. Ve čtvrté nastavené minutě padl rozhodující gól na 3:2, který jako všechny domácí branky, zařídil Dominik Smékal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Smékal, trenér A-týmu FC Hlučín</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Tak samozřejmě ten výkon byl vysoce kvalitní. Musím za sebe říct, že si myslím, ta výhra nakonec, kolik šancí jsme si ještě vytvořili, tak možná to je troufalé, ale byla zasloužená.”</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci hledali uplatnění na veletrhu KAM PAK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kam pak? To je otázka, kterou si na konci své cesty vzděláváním klade každý student střední nebo vysoké školy. Pro ty ze zdravotnických oborů pomáhá hledat odpověď veletrh pracovních příležitostí na Lékařské fakultě v Ostravě.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -381,90 +483,88 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, studenti: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Je tady široká nabídka oborů, tudíž si myslím, že každý si tady najde svoje." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenti navázali cenné kontakty a už teď víme, že někteří svého zaměstnavatele na veletrhu našli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studenti navázali cenné kontakty a už teď víme, že někteří svého zaměstnavatele na veletrhu našli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná finančně podpořila další  modernizaci v nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj pořídila díky finanční podpoře města na své oční oddělení nový přístroj a zakoupila i pro interní Jednotku intenzivní péče šest nových moderních lůžek pro pacienty. Podívejte se na reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na oční ambulanci Moravskoslezského očního centra slouží pacientům nový speciální přístroj zvaný Mikroperimetr, který slouží k vyšetření zorného pole v místě nejostřejšího vidění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na oční ambulanci Moravskoslezského očního centra slouží pacientům nový speciální přístroj zvaný Mikroperimetr, který slouží k vyšetření zorného pole v místě nejostřejšího vidění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek, primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tím přístrojem získáme vyšetření, které nám říká, jak to místo nejostřejšího vidění vypadá, protože při normálním vyšetření zorného pole jsou ty body, které ten pacient má vidět, příliš daleko od sebe a nevymapují přesně tu nejdůležitější část oka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personál na oddělení interní JIP si pochvaluje zakoupené nové lůžka pro hospitalizované pacienty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -482,53 +582,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lůžka i přístroj pořídila nemocnice díky finančnímu daru města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem rád, že máme dvě špičkové nemocnice v našem městě, Ten standard v Karviné-4 a Karviná-6 jde pořád nahoru a jsem za to rád, že obě nemocnice hodně investují do modernizace a díky tomu se pak pacienti mohou cítit lépe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">---</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Policisté hledají svědky vážné dopravní nehody, která se stala v pondělí 17. října před třináctou hodinou Těrlicku-Hradišti. Dodávka tam srazila devítiletou dívku, která přebíhala silnici u autobusové zastávky. Utrpěla těžká zranění. Policisté uvítají svědecké výpovědi nebo kamerové záznamy z aut, která v danou chvíli mohla místem projíždět.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nezvyklý nález, který vypadal na odhozenou střelnou zbraň, objevil muž v rybníku v Ostravě-Výškovicích. Na místo se sjeli strážníci a policisté. Z předmětu, který museli vytáhnout z bahna vypuštěného rybníku, asi dvacet metrů od břehu, se nakonec vyklubala plastová pistole na kapsle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
@@ -608,55 +707,53 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Filipiová, vítězka H10: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Běžela jsem tady poprvé před třemi lety a také jsem zvítězila a myslím, že tenkrát zvítězil i stejný běžec co dneska. Takže historie se dnes opakuje.”     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Kučera, organizátor závodu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Já jsem hrozně rád, že opět účast závodníků je vysoká, jsme v součtu všech závodů okolo tisíce závodníků, což je skvělé. A chtěl bych vyzvat všechny občany města, aby se nebáli přihlásit příští rok, aby si vyzkoušeli třeba krátkou trať."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Akce se vždy pořádá na podporu bočistů. Tentokrát díky běžcům a partnerům hendikepovaní sportovci dostanou 100 tisíc korun. </w:t>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">  Akce se vždy pořádá na podporu bočistů. Tentokrát díky běžcům a partnerům hendikepovaní sportovci dostanou 100 tisíc korun. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -732,93 +829,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-10-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>