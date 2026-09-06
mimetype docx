--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -871,51 +871,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-10-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-10-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>