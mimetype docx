--- v0 (2026-01-14)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20.10.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Novém Jičíně je dohodnuta koalice i program</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Koaliční smlouva v Novém Jičíně je podepsána. Starostou zůstává Stanislav Kopecký, k ruce bude mít tři místostarosty ze všech koaličních stran. Součástí smlouvy je i programové prohlášení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -247,102 +362,84 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, studenti: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Je tady široká nabídka oborů, tudíž si myslím, že každý si tady najde svoje." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenti navázali cenné kontakty a už teď víme, že někteří svého zaměstnavatele na veletrhu našli.</w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studenti navázali cenné kontakty a už teď víme, že někteří svého zaměstnavatele na veletrhu našli. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">--- </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na pracovním jednání se v Dolní Lomné v Beskydech setkali ombudsmani z českých, slovenských a polských nemocnic. V diskusním panelu si vyměňovali zkušenosti při řešení stížností pacientů na poskytovanou zdravotní péči. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Václav Polok, nemocniční ombudsman Nemocnice Třinec</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Pokud pacient, klient, rodina pacienta není spokojena s poskytovatelem zdravotní služby, tak se na nás může obrátit. My následně řešíme tu stížnost, pomůžeme s komunikací. Často fungujeme jako mediátoři, kolikrát tu situaci zklidníme a najdeme řešení.”</w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Přehrada Baška bude bez vody, Povodí ji rekonstruuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Oblíbená přehrada Baška na Frýdecko-Místecku slouží již od roku 1963 k rekreačním účelům. Nyní ale bude kvůli rekonstrukci až do konce roku 2024 uzavřena.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -422,53 +519,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Karviná finančně podpořila další  modernizaci v nemocnici</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj pořídila díky finanční podpoře města na své oční oddělení nový přístroj a zakoupila i pro interní Jednotku intenzivní péče šest nových moderních lůžek pro pacienty. Podívejte se na reportáž.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na oční ambulanci Moravskoslezského očního centra slouží pacientům nový speciální přístroj zvaný Mikroperimetr, který slouží k vyšetření zorného pole v místě nejostřejšího vidění.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na oční ambulanci Moravskoslezského očního centra slouží pacientům nový speciální přístroj zvaný Mikroperimetr, který slouží k vyšetření zorného pole v místě nejostřejšího vidění. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek, primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Tím přístrojem získáme vyšetření, které nám říká, jak to místo nejostřejšího vidění vypadá, protože při normálním vyšetření zorného pole jsou ty body, které ten pacient má vidět, příliš daleko od sebe a nevymapují přesně tu nejdůležitější část oka.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Personál na oddělení interní JIP si pochvaluje zakoupené nové lůžka pro hospitalizované pacienty. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -498,117 +594,95 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Wolf, primátor Karviné:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Jsem rád, že máme dvě špičkové nemocnice v našem městě, Ten standard v Karviné-4 a Karviná-6 jde pořád nahoru a jsem za to rád, že obě nemocnice hodně investují do modernizace a díky tomu se pak pacienti mohou cítit lépe."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Obrovské překvapení ve fotbalovém MOL Cupu. Třetiligový Hlučín porazil úřadujícího českého mistra z Plzně. Ve čtvrté nastavené minutě padl rozhodující gól na 3:2, který jako všechny domácí branky, zařídil Dominik Smékal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Filip Smékal, trenér A-týmu FC Hlučín</w:t>
       </w:r>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Tak samozřejmě ten výkon byl vysoce kvalitní. Musím za sebe říct, že si myslím, ta výhra nakonec, kolik šancí jsme si ještě vytvořili, tak možná to je troufalé, ale byla zasloužená.”</w:t>
       </w:r>
-    </w:p>
-[...13 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Cyklisté se loučili se sezonou v HEIPARKU v Tošovicích</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hned dvě zajímavé akce na ukončení letošní cyklistické sezony připravil MSK. Ta první se konala v HEIPARKU v Tošovicích a druhé se rodiny s dětmi mohou zúčastnit 29. října v Kopřivné.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V Tošovickém HEIPARKU byl pro návštěvníky připravený celodenní program. Především pro děti byly určené různé hry a soutěže. Vyzkoušet si mohli i jízdu na elektrokolech. Největší soutěžní zápolení se odehrávalo na dvou tratích.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V Tošovickém HEIPARKU byl pro návštěvníky připravený celodenní program. Především pro děti byly určené různé hry a soutěže. Vyzkoušet si mohli i jízdu na elektrokolech. Největší soutěžní zápolení se odehrávalo na dvou tratích. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Novák, cyklokoordinátor MSK:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Dneska na Dni na kolech můžeme vidět pro ty menší děti sjezdy na trailech. Jsou to jednoduché traily s nějakými menšími boulemi, s menším převýšením a malým svahem. Pro ty větší už máme celkem techničtější věc pod názvem pumptrack. Je to trať, která má 400 metrů, je tvořena boulemi, klopenými dráhami, dá se projet i bez šlapání, takže opravdu jenom tím, že člověk pumpuje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniel Cirkl, cyklista:</w:t>
       </w:r>
       <w:r>
@@ -746,93 +820,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-20-10-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>