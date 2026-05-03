--- v0 (2026-01-15)
+++ v1 (2026-05-03)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">23.10.2022, 14:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Muž v Ostravě znásilnil a okradl mladou ženu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Další případ znásilnění v Ostravě. Zřejmě zdrogovaný pachatel si vyhlédl 25letou ženu v Komenského sadech. Nebýt pohotovosti mladého muže, který ženu uslyšel, policie by násilníka nejspíš nikdy nedopadla.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -61,53 +176,52 @@
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Mul, kriminalista: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Žena byla vystrašená z celé situace. Ona se útoku toho pachatele aktivně bránila. K čemuž pomohlo, že oznamovatel přišel na místo pomoct, tak se pachatel dal na útěk. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Nebýt svědka, který v blízkosti zrovna odpočíval při projížďce na kole,  policie by pachatele pravděpodobně nikdy neodhalila.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Nebýt svědka, který v blízkosti zrovna odpočíval při projížďce na kole,  policie by pachatele pravděpodobně nikdy neodhalila. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor, svědek události: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Jsem slyšel takové tiché prosím a viděl jsem jak jde muž, přechází most, dvacet metrů za ním šla ta žena. Tak jsem vyběhl na ten most a viděl jsem, že nikde není, to bylo podezřelé, tak jsem dojel na druhou stranu, tam už stála ta holčina a plakala, tak jsem ji zeptal, co udělal a ona odpověděla, že ukradl telefon. Tak jsem ho  začal pronásledovat, do toho jsem zavolal na tu tísňovou linku a pak  už to šlo rychle."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Svědek zahnal násilníka na dvorek rodinného domu, kde už jej dopadla policie. Jeho odvahy si velmi cení. </w:t>
@@ -116,88 +230,95 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Michalíková, mluvčí PČR Ostrava: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Tímto bychom chtěli poděkovat muži, který ihned reagoval, nenechala ho situace chladným."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Pachateli nyní hrozí až pětileté odnětí svobody. Od začátku roku eviduje policie v Ostravě 43 nahlášených znásilnění. Podle statistických odhadů ale nahlásí tento čin pouze 8% obětí.</w:t>
       </w:r>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:i w:val="1"/>
+          <w:iCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve Smolkově odhalili pamětní desku generálu J. Řehulkovi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">O tom, že na lidi, kteří zasvětili svůj život boji za svobodu a demokracii, se nesmí zapomínat, není pochyb. Jedním takovým hrdinou byl Josef Řehulka ze Smolkova v Háji ve Slezsku. Jeho příbuzní, sousedé a bratři legionáři mu nyní vzdali hold a umístili pamětní desku na místní školu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Josef Řehulka, rodák ze Smolkova, byl za 2. světové války účastníkem našeho zahraničního odboje na východní i západní frontě. Bojoval u afrického Tobruku i v Dukelském průsmyku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Josef Řehulka, rodák ze Smolkova, byl za 2. světové války účastníkem našeho zahraničního odboje na východní i západní frontě. Bojoval u afrického Tobruku i v Dukelském průsmyku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Matin Lokaj, předseda jednoty Československé obce legionářské Ostrava 1:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Byl to člověk nesmírně statečný. Výjimečný svými vlastnostmi, nejen svým hrdinstvím v boji, ale svou pracovitostí a obětavostí. Člověk, kterého nezlomilo ani komunistickém vězení, ponižování a mučení. Člověk, který opravdu celý svůj život věnoval naší vlasti. Nejprve tedy jejímu osvobození, posléze tedy obětavě pracoval pro udržení památky svých spolubojovníků, účastníků druhého odboje.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Řehulková, manželka synovce gen. J. Řehulky: </w:t>
       </w:r>
       <w:r>
@@ -286,53 +407,52 @@
         <w:t xml:space="preserve">Josef Bělica (ANO), primátor Havířova: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Těším se velmi, dívky jsou opět skvělé. Já si vždy říkám, že tento rok jsou úžasné a nikdo je nemůže překonat a další rok mne přesvědčí o tom, že se ty hranice pořád posunují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Druhou vicemiss se nakonec stala Barbora Burešová, titul I. vicemiss si odnesla Veronika Konvičková. Korunka 29. ročníku Miss Reneta 2022 nakonec putuje s Anitou Kurpas do Polska.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anita Kurpas, Miss Reneta 2022: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Jsem šťastná, že jsem vyhrála. Nemyslela jsem, že je to možné, ale jsem moc vzrušená tím vším a moc děkuji celému týmu Miss Reneta. Mým učitelům, mému řediteli, mému příteli. Všem moc děkuji, protože to díky vám jsem vyhrála.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Jsem šťastná, že jsem vyhrála. Nemyslela jsem, že je to možné, ale jsem moc vzrušená tím vším a moc děkuji celému týmu Miss Reneta. Mým učitelům, mému řediteli, mému příteli. Všem moc děkuji, protože to díky vám jsem vyhrála.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Libor Lenčo, ředitel soutěže Miss Reneta: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Pocity jsou úžasné. Chvilku jsme byli v nebi, v pekle a nakonec v ráji a myslím si, že to skončilo skvěle. A já bych chtěl poděkovat všem finalistkám, protože v letošním roce se vytvořila skvělá parta."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jaký bude třicátý jubilejní ročník Miss Reneta, nechtěl ředitel soutěže prozradit. Přípravy jsou už ale v plném proudu. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -426,61 +546,59 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Motivací k dárcovství může být den tzv. paragrafu, úleva na daních, stravenky nebo např. proplacení jízdného. Většina ale daruje úplně z jiného důvodu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dělám to proto, že má pocit, že můžu někomu pomoct, aniž by mě to něco stálo</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">." </w:t>
-[...9 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">."  </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Nakonec se zúčastnil darování krve i náš štáb. Zatímco pro kameramana to byl 45. odběr, redaktorka darovala poprvé. Celý proces pro objednaného dárce netrvá ani hodinu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Tajemník magistrátu F-M je nejlepším manažerem</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -492,125 +610,122 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Petr Menšík zastává funkci tajemníka Magistrátu města Frýdek-Místek  už krásných 20 let. Jeho prací je hlavně řídit chod celého úřadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Menšík, tajemník magistrátu Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Organizujete práci, řídíte lidi, kontrolujete, a hlavně  řešíte problémy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Výsledky jeho práce nezůstaly bez povšimnutí a byl tak nominován  bývalým prezidentem Sdružení tajemníků Čech, Moravy a Slezska do 29. ročníku  soutěže České manažerské asociace o titul Manažer roku 2021.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Výsledky jeho práce nezůstaly bez povšimnutí a byl tak nominován  bývalým prezidentem Sdružení tajemníků Čech, Moravy a Slezska do 29. ročníku  soutěže České manažerské asociace o titul Manažer roku 2021. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Menšík, tajemník magistrátu Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Považoval jsem to za čest a když už jsem byl nominován, tak  jsem nechtěl udělat ostudu. Probíhalo to během tří měsíců, byly různé pohovory,  různé vyplňování přihlášek a podobně. Což bylo asi to nejtěžší. Následoval  potom konečný finální pohovor v Praze vybraných finalistů a následně už  jenom na Žofíně předání cen."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Petr Menšík byl mezi desítkami nominovaných napříč celou  republikou, a nakonec získal první místo v kategorii manažer veřejné  správy. A také se dostal mezi desítku nejlepších manažerů z celé země  napříč všemi obory ve veřejném i soukromém sektoru.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Petr Menšík byl mezi desítkami nominovaných napříč celou  republikou, a nakonec získal první místo v kategorii manažer veřejné  správy. A také se dostal mezi desítku nejlepších manažerů z celé země  napříč všemi obory ve veřejném i soukromém sektoru. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Menšík, tajemník magistrátu Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Vnímám to velice prestižně, pozitivně, ale všude zdůrazňuji,  že jsem pouhou třešničkou na dortu a že to vnímám jako kolektivní úspěch celého  magistrátu a všech zaměstnanců. To druhé, možná za mě prestižnější ocenění, že jsem se  dostal mezi TOP 10 manažerů skrze všechny obory, které soutěžily, ať už to byl  vizionář, průmysl, zemědělství, služby, farmaceutický průmysl a tak dále."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Myslím si, že to je zejména dobrá zpráva pro občany města,  protože tajemník odpovídá za ten chod úřadu, za ty jednotlivé úředníky. A to se  dotýká občanů. Vyřizování žádostí a tak dále. Takže frýdecko-místecký magistrát  je vedený velmi profesionálně a jsem moc rád, že můžu s tímto člověkem  spolupracovat a bavit se o dalších čtyřech letech budoucnosti města."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Menšík, tajemník magistrátu Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "No, člověk by si chtěl oddechnout, ale víte že je po volbách.  Je před námi nové volební období. Ono, ať se to zdá nebo ne, vždycky je to  nějakým způsobem spojeno i s mou prací. Tou manažerskou a v podstatě to  beru jako obrovský závazek, abychom poskytovali co nejlepší profesionální  služby."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Ocenění získané tajemníkem je dalším z letošních  úspěchů frýdecko-místeckého magistrátu. Úřad absolvoval také projekt, který mu  přisoudil statut „společensko-odpovědný“.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Ocenění získané tajemníkem je dalším z letošních  úspěchů frýdecko-místeckého magistrátu. Úřad absolvoval také projekt, který mu  přisoudil statut „společensko-odpovědný“. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdravotníci hledali uplatnění na veletrhu KAM PAK</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -728,53 +843,52 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, studenti: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Je tady široká nabídka oborů, tudíž si myslím, že každý si tady najde svoje." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Studenti navázali cenné kontakty a už teď víme, že někteří svého zaměstnavatele na veletrhu našli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Studenti navázali cenné kontakty a už teď víme, že někteří svého zaměstnavatele na veletrhu našli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -849,93 +963,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-vikend-23-10-2022-14-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>