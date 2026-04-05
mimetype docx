--- v0 (2026-02-08)
+++ v1 (2026-04-05)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.10.2022, 17:20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kulturní okénko</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Šikmý kostel v podání polské scény Těšínského divadla</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Polská scéna Těšínského divadla si pro milovníky divadelních představení připravila dramatizaci románu Šikmý kostel Karin Lednické.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -129,54 +244,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Letošní návštěvní sezona na hradě Hukvaldy se blíží ke svému konci. V sobotu patřil hrad pohádkám a už teď se lidé mohou těšit na tradiční Ondřejsou pouť.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ondřej Ryšavý, manažer Šermířského spolku Honorata:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme Šermířská skupina Honorata z Letohradu, takže to sem máme docela daleko. Ale jezdíme se rádi, moc se nám tady líbí. Dnešní den je pojmenovaný jako Pohádkové Hukvaldy, takže se snažíme přiblížit program dětem. Aby si to pořádně užily, tak pro ně máme připravenou vlastně ve dvou blocích Popletenou pohádku a pirátské vystoupení Dobrodružství na ostrově lebek. Celý ten blok se opakuje, aby to stihli všichni diváci, kteří přijdou i později.”</w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lucie Szusciková, návštěvnice hradu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “My jsme se přišli podívat cíleně na program, ale zároveň i na hrad. Holky nejsou odsud, takže jsem jim chtěla ukázat, jak to tady vypadá. Líbí se nám to, je to fajn, že ten hrad tak ožil tím, že se tady dělají takové akce. Holky si zastřílely z luku. Ta pohádka se taky tematický na hrad hodí, takže je to super. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
@@ -335,93 +446,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/kulturni-okenko/kulturni-okenko-24-10-2022-17-23" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>