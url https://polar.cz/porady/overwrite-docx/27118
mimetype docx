--- v0 (2026-01-14)
+++ v1 (2026-05-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.10.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Ostravě začaly opravy na ulicích Rudná a Těšínská</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Začala další rekonstrukce na ulici Rudná. V místech křížení s ulicí 17. listopadu na místě tzv. jižní rampy čeká na řidiče dočasné omezení. Od zítřka začnou Ostravské komunikace pracovat i na ulici Těšínská. Ani zde se opravy neobejdou bez komplikací.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -417,85 +532,75 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lukáš  Rafaj, student, Fyzikální ústav, Slezské univerzity v Opavě:  </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Někdo  bude třeba doma řešit domácí úkol. A zjistí, že se někde  zaseknul. Tak prostě přijde, vyřešíme to spolu. A nemusí tím  strávit celý den.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na  Fyzikální pohotovost si můžete přijít pro radu jednou týdně,  a to ve středu.  Matematická pohotovost funguje každé úterý a  čtvrtek. Dojít může kdokoliv, bez objednání. Konzultace  jsou  poskytovány zdarma. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karin  Martínková, mluvčí, Slezská univerzita: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Míváme  v „ordinační den“ 2-3 návštěvy. Což je fajn, protože to  skýtá dostatek času věnovat se studentům, kteří se trápí s  nějakým problémem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Velký  nárůst zájemců  zaznamenala Matematická pohotovost především  v době pandemie koronaviru. Během on-line vyučování měli právě  s matematikou žáci a studenti problém. Tehdy tady poskytovali  konzultace po internetu každý den. Nově založená Fyzikální  pohotovost si teprve své klienty hledá.    </w:t>
       </w:r>
-    </w:p>
-[...14 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 24. října 2022, 16 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Sdílené koloběžky budou na některých místech jezdit pomaleji. Město se dohodlo s provozovatelem na přidání dalších zón, kde se maximální rychlost automaticky sníží na 15 kilometrů za hodinu. Cílem je zajistit bezpečnost hlavně pro chodce na frekventovaných místech.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -549,75 +654,73 @@
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> 1.) "Mě se nejvíc líbila ta zvířata. To mají propracované a hezké  věci tady jsou." 2.) "Zatím je to pěkné, nejvíce se mi líbila asi liška, zezačátku  těch zvířat. Jinak ještě jsme to sice celé neprošli, ale je to zatím můj favorit.¨"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Janásová, kurátorka Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Jedná se o trienále řezbářů. Už je to 11. ročník. První ročník  se konal v roce 1993 a úspěšně zde proběhlo těch 10 ročníků. Na této  výstavě v pěti výstavních prostorách vystavuje 35 řezbářů z nichž jsou  dvě ženy. Řezbáři jsou různého věku, nejen už kmeti, ale i žák základní školy. Jsou tady díla s náboženským podtextem, jako jsou různé  betlémy, postavy nebo plastiky svatých. Reliéfy svatých, ale pak jsou tady  třeba trpaslíci, různé krojované postavy."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Trienále probíhá jednou za tři roky. Nejde o soutěžní přehlídku  a představují se tady jak profesionálové, tak nadšenci nebo dokonce úplní  začátečníci, kteří ale dokáží svým dílem uchvátit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Trienále probíhá jednou za tři roky. Nejde o soutěžní přehlídku  a představují se tady jak profesionálové, tak nadšenci nebo dokonce úplní  začátečníci, kteří ale dokáží svým dílem uchvátit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kateřina Janásová, kurátorka Muzeum Beskyd:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Beskydy jsou neodmyslitelně spjaty se dřevem a spousta lidí  se v době svého volna nebo i potom profesionálně, se začala věnovat té  řezbě, ať už jsou to plastiky, různé reliéfy. A chtělo to podpořit a představit  ty lidi, kteří se tím zabývají. Každý ten řezbář by měl dát buďto tři jednotlivá díla anebo  dva soubory. Ale velice často se stává, že těch děl je víc."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">11. Beskydské trienále řezbářů můžete v Muzeu Beskyd  navštívit do 6. listopadu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">11. Beskydské trienále řezbářů můžete v Muzeu Beskyd  navštívit do 6. listopadu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -692,93 +795,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-24-10-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>