--- v0 (2026-01-15)
+++ v1 (2026-05-17)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27.10.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zloděj se na útěku zbavil i ukradeného mobilu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zkušení policisté dopadli v Ostravě zloděje krátce po činu. Hned po oznámení okradeného občana si vytipovali možnou únikovou cestu a na zloděje si doslova počkali. Jde o recidivistu, který už má na svědomí desítky krádeží.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -248,89 +363,77 @@
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Eva Kijonková, mluvčí Ostravských komunikací</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “Je to rekonstrukce už trochu poničeného svršku vozovky, takže je to taková akutnější oprava. Bude se odstraňovat ten původní asfaltový povrch</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> silnice. Následně se nanese nová živičná vrstva a samozřejmě se také budou začišťovat spoje.”</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:pPr/>
-[...9 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Kvůli opravě hraničního mostu čekají řidiči v koloně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S delším čekáním v koloně musejí počítat řidiči, kteří chtějí opustit Českou republiku do Polska přechodem v Chotěbuzi. Kvůli opravě hraničního mostu se tam v kyvadlově řízeném provozu může zdržení natáhnout až k jedné hodině.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na dlouhé čekání v kolonách si motoristé stěžují už několik dnů a nějakou dobu to ještě budou muset vydržet. Hraniční most v Chotěbuzi totiž prochází opravou vozovky. Na základě česko-polské dohody provádí opravu polská strana. Provoz na frekventované hranici je řízen semafory, které pouštějí jednotlivé směry v téměř 5minutových intervalech. Před hranicí se proto vytváří dlouhá kolona.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na dlouhé čekání v kolonách si motoristé stěžují už několik dnů a nějakou dobu to ještě budou muset vydržet. Hraniční most v Chotěbuzi totiž prochází opravou vozovky. Na základě česko-polské dohody provádí opravu polská strana. Provoz na frekventované hranici je řízen semafory, které pouštějí jednotlivé směry v téměř 5minutových intervalech. Před hranicí se proto vytváří dlouhá kolona. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Tož, co naděláme. Stojíme tady asi půl hodiny, možná 40 minut. Nějak jsme to objeli a už jsme u semaforu, tak snad už budeme brzy tam, kde potřebujeme být. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Daniela Vlčková, mluvčí Policie ČR MSK:</w:t>
       </w:r>
       <w:r>
@@ -466,102 +569,87 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Dárci  mohou opravu kostela i nadále podporovat, a to například zasláním  částky na transparentní účet, zakoupením dárkových předmětů  nebo účastí na akcích.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Na  4. a 5. listopadu je v Kostele svatých Janů připravený program  festivalu Slunovrat Winter Edition.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  17.  listopadu pak můžete přijít na mši, kterou bude celebrovat  biskup ostravsko – opavský Martin David.  A připomene výročí  sametové revoluce.    </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké 27. 10. 2022 17.00 - 4</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Změna letového řádu na pravidelných linkách z Letiště Leoše Janáčka. Podle jeho vedení přinese výhodnější časy při spojeních z Ostravy do Londýna i Varšavy. Změna začne platit 30. října.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Juraj Toth, obchodní ředitel Letiště Ostrava, a.s.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">: “„Letový řád je sestaven tak, aby bylo dostupných co nejvíce žádaných destinací. Například z Ostravy do New Yorku nebo do Toronta cestující doletí pohodlně již za 12 hodin. Časově výhodné cestování je také do evropských měst, jako jsou Brusel, Amsterdam, či Paříž, kam se cestující dopraví v rámci 3-4 hodin. Jsme jediné regionální letiště v České republice, které nabízí ve spolupráci se síťovým dopravcem spojení s celým světem.“</w:t>
       </w:r>
-    </w:p>
-[...9 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Výstava spojuje profesionály z Rakouska a NJ žáky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Kamenná bašta v Novém Jičíně hostí česko-rakouskou výstavu. Výjimečné je na ní to, že spojuje tvorbu profesionálních výtvarníků umělecké skupiny Jetzt a žáků základní umělecké školy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -721,93 +809,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-10-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>