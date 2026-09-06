--- v1 (2026-05-17)
+++ v2 (2026-09-06)
@@ -851,51 +851,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-10-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-27-10-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>