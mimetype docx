--- v0 (2026-02-11)
+++ v1 (2026-04-22)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">28.10.2022, 16:50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Miniexpres Horní Suché</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Úřad v Horní Suché se brzy přestěhuje do Červené školy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice v Horní Suché potřebovala najít nové prostory pro obecní úřad. Proto se rozhodla pro rekonstrukci historické budovy bývalé školy. Stěhování začne hned po novém roce. Stávající budova úřadu bude vrácena policii ČR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -211,93 +326,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/miniexpres-horni-suche/miniexpres-horni-suche-28-10-2022-16-54" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>