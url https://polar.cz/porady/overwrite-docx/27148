--- v1 (2026-04-22)
+++ v2 (2026-08-27)
@@ -368,51 +368,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/miniexpres-horni-suche/miniexpres-horni-suche-28-10-2022-16-54" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/miniexpres-horni-suche/miniexpres-horni-suche-28-10-2022-16-54?url=miniexpres-horni-suche" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>