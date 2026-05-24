--- v0 (2026-02-11)
+++ v1 (2026-05-24)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2022, 16:40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Expres Ostrava-Jih</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybníky Pod Hurou zažily první výlov</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rybníky pod Hurou ve Výškovicích prošly v letech 2020 až 2022 revitalizací a staly se oblíbeným volnočasovým areálem. Byly odbahněny, hráze byly zpevněny, nainstalován tady byl nový mobiliář a jeho součástí je i nové dětské hřiště a velké dřevěné molo. Momentálně je největší rybník bez vody.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -119,51 +234,57 @@
         <w:t xml:space="preserve">Gabriela Gödelová, mluvčí MOb Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jediné, co nás mrzí  je, že zmizela fajfka našemu vodníkovi a tohle je možná apel, kdyby mohl ten, kdo si ji zapůjčil, opět vrátit, aby dělala radost i ostatním. A hlavně nechyběla majiteli.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Současné rybníky Pod Hurou vznikly po 2. SV. Plní zejména funkci akumulace povrchových vod a slouží k zadržování vody v krajině. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava oslavila připomínku výročí 28. října</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava slavila 28. říjen, den kdy se zrodil samostatný Československý stát. Při pietním aktu v Husově sadu si lidé připomněli důležitost tohoto svátku. Pro město je tento den i vzpomínkou na otevření Nové radnice, která si, jako každý rok, připravila pro veřejnost bohatý program.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -197,128 +318,118 @@
         <w:rPr/>
         <w:t xml:space="preserve">S důležitostí oslav souhlasili všichni přítomní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Vavříková, místostarostka Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Jsem velmi ráda za to, že si neustále připomínáme tyto pietní akce a  vzdáváme takto holt těmto významným událostem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Ivan, místostarosta Ostrava-Jih:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Tento svátek má opravdu sloužit k tomu, abychom zase našli společnou řeč a uměli navázat dialog." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od 14 hodin si lidé mohli vychutnat program na ostravské Nové radnici. Ve své kanceláři je přivítal i primátor města, kde se s ním lidé mohli pozdravit a zeptat se na nejrůznější otázky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor města Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ptají se kolik hodin denně tady trávím, někteří se ptají, kolik beru peněz, ale vesměs jsou to fajn otázky. Takže se teď ptají třeba na koncertní halu nebo na jiné velké stavby ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci Dne otevřených dveří: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Myslím si, že je to pěkný program pro lidi a zábavný." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníci si také mohli již tradičně prohlédnout krásu Ostravy z radniční vyhlídkové věže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníci si také mohli již tradičně prohlédnout krásu Ostravy z radniční vyhlídkové věže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hlasování v projektu Náš Jih pokračuje</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -330,57 +441,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Celkem 36 projektů letos postoupilo do hlasování v participativním rozpočtu Náš Jih. Na ty vítězné radnice rozdělí stejně jako v minulých letech 10 milionů korun. O tom, které to budou, je jen na vás.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Kašingová, koordinátorka participativního rozpočtu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Hlasování probíhá online na , nebo je možné hlasovat i osobně, a to v informačním centru na náměstí Ostrava-Jih, nebo na informacích radnice na ulici Horní. Tam vám kolegové pomohou s hlasováním přes počítač. K dispozici má každý dva kladné a dva záporné hlas. Důležité ale je to, že aby mohl člověk udělit záporný hlas, musí udělit dva kladné."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mezi projekty se objevují jak dětská hřiště, tak sportoviště, agility park, nebo měkké projekty, jako například kurzy pro šikovné ruce, výlety pro seniory a podobně. Pojďme si teď představit projekty z Výškovic a Zábřehu.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">A na závěr ještě připomínám, že hlasovat můžete už jen do 6. listopadu.</w:t>
+        <w:t xml:space="preserve">Mezi projekty se objevují jak dětská hřiště, tak sportoviště, agility park, nebo měkké projekty, jako například kurzy pro šikovné ruce, výlety pro seniory a podobně. Pojďme si teď představit projekty z Výškovic a Zábřehu.  A na závěr ještě připomínám, že hlasovat můžete už jen do 6. listopadu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
@@ -456,93 +561,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/expres-ostrava-jih/expres-ostrava-jih-01-11-2022-16-43" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>