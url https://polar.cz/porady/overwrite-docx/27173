--- v0 (2026-01-15)
+++ v1 (2026-04-21)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1.11.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Recidivista z Ostravy okrádal výhradně starší ženy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Policistům z Ostravy se podařilo vypátrat muže, který se zaměřoval na obzvlášť zranitelnou skupinu lidí. Jeho obětmi byly výhradně starší ženy, kterým strhával řetízky přímo na ulici. Nyní ho zřejmě čeká vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -318,53 +433,52 @@
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího Dobrovolnického centra ADRA  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Asi rozlišuji dva pojmy. Samotu a  osamělost. Sociologové sami pracují s těmito dvěma pojmy a říkají, že  samota někdy může být i léčivá. A lidé utíkají do samoty, aby si odpočinuli,  aby z toho hektického světa, který je obklopuje, načerpali trošku energie.  Ale něco jiného je osamělost a osamění. A to je to, co nás trápí. A to  je škodlivé. Určitě ideální stav je, když je funkční rodina. To je to první a  poslední, co je třeba zmínit. Pokud samozřejmě rodina funkční není, tak jsou  tady dobrovolníci. Dobrovolník je pro nás vzácná osoba. Protože je to člověk,  který dává část svého volného času někomu, koho vlastně nezná."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Julie Růžičková, dobrovolnice:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Když jsem se přihlásila do Adry jako dobrovolník, tak nám  poslali email, kde byly vypsané možnosti, kam můžeme  jít jako dobrovolníci. A byl tam právě inzerát podaný tady o panu Šilhovi. A  bylo tam napsáno, že rád tvoří, ať už na počítači v různých grafických  programech nebo různé výtvarné činnosti. A to mi bylo blízké, proto jsme se  rozhodla ho oslovit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dobrovolnická centra se snaží spojovat dvojice s podobnými  zájmy, aby společně strávený čas těšil obě strany.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dobrovolnická centra se snaží spojovat dvojice s podobnými  zájmy, aby společně strávený čas těšil obě strany. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího Dobrovolnického centra ADRA  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "My při těch úvodních pohovorech se ptáme po zájmech těch  lidí. Jestli umí třeba zpívat, jestli umí kreslit, malovat, jestli mají zájem o sport a podobně. Samozřejmě to samé  zjišťujeme u seniorů samotných. O co mají vlastně zájem. A pokud se tohle  podaří propojit, tak pak vzniká prostě dokonalý funkční vztah."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Julie Růžičková, dobrovolnice:</w:t>
       </w:r>
       <w:r>
@@ -382,53 +496,52 @@
         <w:t xml:space="preserve">Milan Šilha, klient Dobrovolnického centra  ADRA:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Julča, protože ona amatérsky hraje divadlo a my si o tom divadle  hodně povídáme. No, tak přináší mi radost, protože ona vždycky přinese něco, co  můžeme dělat. Kdo si chce vzít dobrovolníka k sobě,  tak bych doporučil, aby se hlavně nebáli. Aby si vybírali, aby s tím dobrovolníkem  sedli, aby měli třeba s tím dobrovolníkem nějaké společné zájmy.  Protože já nejsem ten typ, který by akorát seděl."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Adamus, zástupce vedoucího Dobrovolnického centra ADRA  F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Měnit životy osamělých lidí může každý, bez rozdílu věku. Chce  to jenom odvahu, trošku času a chuť."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Dobrovolníci vrací blízkost  a radost do života těm, kdo nikoho blízkého v životě nemají.  Dělají společnost osamělým lidem doma i v domovech pro seniory a  mohou být i parťáky na hraní a učení pro děti.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Dobrovolníci vrací blízkost  a radost do života těm, kdo nikoho blízkého v životě nemají.  Dělají společnost osamělým lidem doma i v domovech pro seniory a  mohou být i parťáky na hraní a učení pro děti. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Novojičínský kalendář poučí o historii města</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -510,129 +623,101 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Mladí architekti a krajináři z Německa v Bruntále</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Spolupráce Bruntálu s architektem Herbertem Dreiseitlem vstoupila do další fáze. Město navštívilo na pracovním pobytu téměř 50 studentů architektury a krajinotvorby z Německa spolu s pětičlennou skupinou z pražského ČVUT. Věnovali se perspektivám rozvoje pro další půlstoletí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Studenti se během svého třídenního pobytu seznamovali se silnými i slabými stránkami města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Rys (STAN), místostarosta Bruntálu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dnešním dnem pokračuje spolupráce s profesorem Herbertem Dreiseitlem na projektu Bridging The Gap – vize města Bruntálu 2070. Mluvil o tom, že přijedou studenti, kteří se zabývají krajinotvorbou, architekturou a územním plánováním."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Nicole Phoser, profesorka a vedoucí skupiny:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Toto jsou studenti z univerzity z Nürtingenu, jsou to studenti krajinářství a architektury a také pokročilí studenti krajinářství a architektury.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Pobyt studentů v Bruntále byl veskrze pracovní. Absolvovali výuku, projektovali a navrhovali varianty budoucích perspektiv města.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbert Dreiseitl, architekt a krajinář: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bruntál je pro ně velmi dobrý příklad. Studenti se budou věnovat rozvoji města, bydlení, volným plochám, dopravním problémům, parkům a také vodní infrastruktuře. Budeme v průmyslové zóně a také v nejbližším okolí města, včetně přehrady a hor.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Závěr pracovního pobytu studentů byl věnován výsledným prezentacím jejich návrhů v různých oblastech života města.</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Herbert Dreiseitl, architekt a krajinář:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Skupina byla rozdělena na několik pracovních skupin a já si myslím, že projekt Bridging The Gap je pro studenty ideální.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> S komplexními výsledky práce a finálními návrhy seznámí budoucí architekti město v lednu a únoru příštího roku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -729,93 +814,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-11-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>