--- v1 (2026-04-21)
+++ v2 (2026-09-06)
@@ -856,51 +856,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-11-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-01-11-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>