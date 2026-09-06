--- v0 (2025-12-31)
+++ v1 (2026-09-06)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.11.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na smazání dluhů mají lidé ještě téměř měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ještě téměř měsíc mají lidé na to, aby si vyřešili své dluhy v rámci akce Milostivé léto II. Stačí když zaplatí samotnou dlužnou částku, poplatek exekutorovi a veškeré penále a další poplatky jsou jim odpuštěny. Mohou tak umořit i statisíce korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -175,112 +290,94 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš  Navrátil (ANO), primátor Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Do  konce roku žádné zdražování nepřipravujeme. Snahou  bude, abychom nezasahovali do těch nejzákladnějších věcí. Tzn.  udrželi služby na cenových úrovních, jaké jsou nyní."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  To  ale bude složité. Už nyní je totiž jasné, že v roce 2023 ceny  energií opět porostou, a to  nejspíš dvojnásobně. A tak město  směřuje alespoň k částečné energetické soběstačnosti.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vladimír  Schreier (BEZPP za ANO),</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">náměstek  primátora Opavy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Fotovoltaika je ta cesta, kterou  musíme jít. Ta by měla přinést významné energetické úspory  pro město. A zvýšit nezávislost na plynu a  dalších zdrojích energie.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Vytipováno  je šest míst, kam bude možné fotovoltaické panely instalovat.  Jde o budovy magistrátu, škol a školek  nebo parkovacího domu. A v budoucnu k nim přibudou další.   Na realizaci úsporných opatření v  následujících čtyřech letech má magistrát připravených 200  milionů korun.     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Energetická  krize poznamená letošní advent. Bude o něco temnější, než  dřív. Vánoční osvětlení bude soustředěno do centra města. A  zůstane zapnuto pouze v čase od 16 do 22 hodin. A namísto dvou  vánočních stromů bude nazdobený pouze jeden.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 2. listopadu 2022, 17 h - 1</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Osvětová kampaň Týden rané péče startuje v pondělí 7. listopadu. Zapojuje se do ní i pracoviště rané péče v Ostravě. Týden rané péče naplní řada nejrůznějších aktivit jako dny otevřených dveří, workshopy s odborníky, akce pro rodiny, výstavy a například v online prostoru poběží příběhy rodin, které mají s ranou péčí osobní zkušenost. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Devítistý dárce kostní dřeně je z Ostravy. Jednadvacetiletý policista Vojtěch Bittner daroval své krvetvorné buňky pomocí takzvané separace z krve, tedy metodou podobnou darování plazmy.Najít shodného dárce s pacientem není jednoduché. Po zápisu do registru se někomu ozvou lékaři prakticky hned, jinému za několik let, ale většině potenciálních dárců se neozvou nikdy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
@@ -385,53 +482,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Jemná, ale velmi důležitá práce. Památkář postupně odkrýval  jednotlivé vrstvy maleb v bazilice Navštívení Panny Marie ve Frýdku-Místku.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Halátek, specialista na restaurování,  Národní památkový ústav Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Připravuje se velká rekonstrukce vnitřku kostela. A bychom  věděli, jaká byla původní barevnost, tak musím udělat sondáž. Takže tady škrabu  svým způsobem, kdy odhaluji jednotlivé vrstvy nátěrů a hledám nějaké vazby mezi  těmi jednotlivými plochami a snažím se zrekonstruovat, jak kostel mohl vypadat  v barokním období."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Už před několika lety začaly průzkumné práce v souvislosti  s plánem opravit kryptu a křížovou kapli.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Už před několika lety začaly průzkumné práce v souvislosti  s plánem opravit kryptu a křížovou kapli. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bučko, asistent děkanátu Frýdek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Tak nás to postupně dovedlo až k tomu, k té myšlence  vymalovat celý kostel."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Dalibor Halátek, specialista na restaurování,  Národní památkový ústav Ostrava:</w:t>
       </w:r>
       <w:r>
@@ -463,75 +559,73 @@
         <w:t xml:space="preserve">Dalibor Halátek, specialista na restaurování,  Národní památkový ústav Ostrava:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Pak se to jakoby fotografuje s barevnou škálou, aby se  to dalo svým způsobem spojit a byla ta barevnost stálá, protože umělé osvětlení  zkresluje barevnost. Takže se to potom nafotí a pak se to graficky zpracuje."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bučko, asistent děkanátu Frýdek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "V následujících letech máme takové přání. V prvé řadě  učinit opravu krypty. Dále potom křížovou kapli, která jev té části presbytáře. A  vlastně i sokl, který lemuje celý ten interiér toho kostela. Takže navrátit ten  původní vzhled."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vymalovat tak velké prostory bude velmi náročné. Práce by  měly začít příští rok.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vymalovat tak velké prostory bude velmi náročné. Práce by  měly začít příští rok. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Bučko, asistent děkanátu Frýdek: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Samozřejmě už v minulosti máme záznamy fotografické,  když ve 20. až 30. letech minulého století, a potom v 80. letech minulého  století, se maloval tento kostel, za pomoci lešení, samozřejmě. A ta metoda,  ten postup bude i v dnešní době stejný."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Aktuálně se pracuje na rozpočtech a přípravě pracovního  plánu celého projektu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Aktuálně se pracuje na rozpočtech a přípravě pracovního  plánu celého projektu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 2. listopadu 2022, 17 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Z Mošnova se bude do Varšavy létat 5x týdně. Letiště zahájilo zimní provoz, který přinese nové časy odletu. Změny čeká například i letový řád na trase Ostrava–Londýn. Společnost Ryanair bude nově létat čtvrtky a neděle. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -667,55 +761,57 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">zákazník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Líbí se mi, že je tady výběr ovoce, zeleniny a všeho ostatního. A je to tady levnější.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na sobotu 5. listopadu se chystá zabíjačka, kde budou moci lidé ochutnat tradiční masové výrobky. Farmářské trhy skončí 11. listopadu. Dolní náměstí ale neosiří nadlouho. Už za další dva týdny tady začnou trhy vánoční.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...3 lines deleted...]
-      <w:br/>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Redakčně upraveno / zkráceno.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
@@ -797,93 +893,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-11-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>