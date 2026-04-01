--- v0 (2026-01-03)
+++ v1 (2026-04-01)
@@ -1,51 +1,151 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="5" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="120" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání: 3.11.2022, 18:35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ostravské minuty</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Na smazání dluhů mají lidé ještě téměř měsíc</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ještě téměř měsíc mají lidé na to, aby si vyřešili své dluhy v rámci akce Milostivé léto II. Stačí když zaplatí samotnou dlužnou částku, poplatek exekutorovi a veškeré penále a další poplatky jsou jim odpuštěny. Mohou tak umořit i statisíce korun.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -592,51 +692,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/ostravske-minuty/ostravske-minuty-03-11-2022-18-35" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>