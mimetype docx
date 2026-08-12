--- v1 (2026-04-01)
+++ v2 (2026-08-12)
@@ -5,110 +5,125 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="5" w:type="dxa"/>
-        <w:gridCol w:w="5" w:type="dxa"/>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="5000" w:type="pct"/>
         <w:tblLayout w:type="autofit"/>
         <w:tblCellMar>
           <w:top w:w="0" w:type="dxa"/>
           <w:left w:w="0" w:type="dxa"/>
-          <w:right w:w="120" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
           <w:bottom w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblBorders>
           <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="6500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:pict>
                 <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
                   <w10:wrap type="inline"/>
                   <v:imagedata r:id="rId7" o:title=""/>
                 </v:shape>
               </w:pict>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5" w:type="dxa"/>
+            <w:tcW w:w="2500" w:type="dxa"/>
             <w:vAlign w:val="top"/>
             <w:noWrap/>
           </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="80"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:b w:val="1"/>
                 <w:bCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Datum vydání: 3.11.2022, 18:35</w:t>
+              <w:t xml:space="preserve">3.11.2022, 18:35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:jc w:val="end"/>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="0563C1"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p/>
     <w:p>
       <w:pPr>
@@ -454,128 +469,118 @@
         <w:rPr/>
         <w:t xml:space="preserve">S důležitostí oslav souhlasili všichni přítomní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martina Vavříková, místostarostka Ostrava-Jih: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Jsem velmi ráda za to, že si neustále připomínáme tyto pietní akce a  vzdáváme takto holt těmto významným událostem."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radim Ivan, místostarosta Ostrava-Jih:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Tento svátek má opravdu sloužit k tomu, abychom zase našli společnou řeč a uměli navázat dialog." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Od 14 hodin si lidé mohli vychutnat program na ostravské Nové radnici. Ve své kanceláři je přivítal i primátor města, kde se s ním lidé mohli pozdravit a zeptat se na nejrůznější otázky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor města Ostravy:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> "Ptají se kolik hodin denně tady trávím, někteří se ptají, kolik beru peněz, ale vesměs jsou to fajn otázky. Takže se teď ptají třeba na koncertní halu nebo na jiné velké stavby ve městě."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-    </w:p>
-[...1 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa, návštěvníci Dne otevřených dveří: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">"Myslím si, že je to pěkný program pro lidi a zábavný." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Návštěvníci si také mohli již tradičně prohlédnout krásu Ostravy z radniční vyhlídkové věže.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Návštěvníci si také mohli již tradičně prohlédnout krásu Ostravy z radniční vyhlídkové věže. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -650,65 +655,65 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>