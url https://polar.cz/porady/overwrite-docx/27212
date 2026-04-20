--- v0 (2026-01-18)
+++ v1 (2026-04-20)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7.11.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havířov zaplatí v příštím roce za MHD o 20 milionů více</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radnice v Havířově musí počítat s tím, že v příštím roce zaplatí za městskou hromadnou dopravu o mnoho milionů více. Město věří, že s rostoucími náklady pomůže samosprávám vláda.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -190,53 +305,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 7. listopadu 2022, 17 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">MS kraj společně s neziskovou organizací Arnika v pondělí předávali odpadové oscary. Oceněny byly obce s nejnižší produkcí směsného komunálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Milan Havel, koordinátor soutěže, Arnika: "MS kraj má nejvíce měst, kterým se daří, máme tady čtyři města, které produkci 15% kg odpadu na rok a hlavu dosáhla. Dokonce Fulnek má vůbec nejnižší produkci zbytkového odpadu v ČR."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Milan Havel, koordinátor soutěže, Arnika: "MS kraj má nejvíce měst, kterým se daří, máme tady čtyři města, které produkci 15% kg odpadu na rok a hlavu dosáhla. Dokonce Fulnek má vůbec nejnižší produkci zbytkového odpadu v ČR." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava poslala Ukrajincům dieselové autobusy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -436,54 +550,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin  Gajdošík, zoolog a kurátor, Slezské zemské muzeum: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Létání  jim umožňují vyčnívající žebra, která jsou spojená  kožovitou blánou. Díky létání může unikat před  predátory, především hady.“   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Výstava  určitě zaujme nejen děti, ale i jejich rodiče. Napomohou k  tomu  jistě celoskleněné vitrýny, díky kterým si návštěvníci  mohou prohlédnout vystavené exponáty ze všech stran.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
-      <w:br/>
-[...2 lines deleted...]
-      <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 7. listopadu 2022, 17 h - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mladíka surově zbili před studentským klubem v Ostravě. Dva na jednoho, tak vypadalo napadení teprve 18letého mladíka před studentským klubem. Aby se ubránil, vytáhl plynovou pistoli a začal střílet do vzduchu. Útočníci vzápětí utekli a mladík skončil v nemocnici. Policie teď hledá útočníky i svědky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Divadlo Petra Bezruče se 19. listopadu připojí k Noci divadel. Letos s podtitulem Hrdinové, kterými pro tento večer budou především zdravotníci   Oddělení pracovního a preventivního lékařství fakultní nemocni, které mimo jiné poskytuje ambulantní péči uprchlým občanům z Ukrajiny. Výtěžek z dobrovolného vstupného poputuje do Fakultní nemocnice Ostrava.</w:t>
       </w:r>
@@ -499,53 +609,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Frýdkem-Místkem se po pauze opět běžela Hornická desítka</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">S obrovským zájmem běžců všech věkových kategorií se setkal 35. ročník Hornické desítky. Vedle prestižního desetikilometrového závodu byly připraveny tratě pro běhy mládeže, běh zdraví nebo běh mílařů o délce 3333 metrů.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I přes mírně nepříznivé počasí se v sobotu na starty jednotlivých závodů postavily stovky běžců. Kdo nevyhrál přímo na trati, mohl získat pěknou cenu v losované tombole.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I přes mírně nepříznivé počasí se v sobotu na starty jednotlivých závodů postavily stovky běžců. Kdo nevyhrál přímo na trati, mohl získat pěknou cenu v losované tombole. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Josef Nejezchleba, ředitel závodů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Je to 35. ročník, takže jubilejní ročník Hornické desítky s tím, že se běhají všechny tratě od nejmenších děti, takže rodiče s dětmi běží 80 metrů, potom 150 a postupně běhají všechny děti s tím, že 836 metrů je nejdelší trať pro děti. Je to po ročnících, protože ta účast je samozřejmě vysoká. Dětí běželo zhruba 700. Potom byl nesoutěžní běh pro zdraví na jeden kilometr, tak nám došla trička, kterých jsme měli 750. U mílařů a desítky ještě přesný počet neznám. Nevěděli jsme, jak to bude vypadat po vlastně tříleté pauze. Dvě roky nám to covid znemožnil, ale je vidět, že je Hornická desítka se zapsala výborně, že ti lidé to vnímají jako skvělý závod a určitě naše poděkování patří hlavnímu sponzorovi, což je město Frýdek-Místek, bez toho by to nebylo možné.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
@@ -739,93 +848,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-11-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>