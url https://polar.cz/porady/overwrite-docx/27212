--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -890,51 +890,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-11-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-07-11-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>