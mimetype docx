--- v0 (2026-01-15)
+++ v1 (2026-05-13)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11.11.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Slavnostní akt se poprvé konal u nového památníku</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V létě byl v centru Ostravy dokončen památník válečných veteránů a tak mohl být poprvé vzpomínkový akt ke Dni válečných veteránů oslaven na tomto důstojném místě. V době, kdy přímo na našem kontinetu zuří válka, je obzvlášť důležité na veterány nezapomínat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -250,73 +365,66 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">K  prozatímnímu onkologickému pracovišti se pacienti dostanou buď  vjezdem do Psychiatrické nemocnice z Olomoucké ulice, nebo také  průjezdem areálu Slezské nemocnice.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na  tomto místě ambulance zůstanou až do června příštího roku,  kdy bude rekonstrukce původního nemocničního pavilonu dokončená.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Krátké zprávy, 11. listopadu, 16 h - 1</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Strojvedoucí pod vlivem alkoholu nezastavil v Polance nad Odrou. Na nádraží ve Svinově ho už čekala kontrola, nadýchal 0,8 promile alkoholu. Zaměstnavatel - České dráhy ho ihned propustil.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Strojvedoucí pod vlivem alkoholu nezastavil v Polance nad Odrou. Na nádraží ve Svinově ho už čekala kontrola, nadýchal 0,8 promile alkoholu. Zaměstnavatel - České dráhy ho ihned propustil. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Lukáš Kubát, mluvčí ČD: “České dráhy mají nulovou toleranci na alkoholu na pracovišti, proto jsou tyto případy zcela výjimečné. Od ledna do konce září jsme provedli přes 50 tis. preventivních kontrol u strojvedoucích a u žádného alkohol zjištěn nebyl. Tento případ je letos první a jediný, kdy byl zjištěn alkohol u strojvedoucího.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-      <w:br/>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Havarijní stav uzavřel lávku v Novém Jičíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -434,89 +542,87 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Paloncy, zástupkyně ředitelky DD Havířov: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">“</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Máme tady týmy, které jezdí pravidelně a tradičně, kteří si to nenechají ujít a máme tady mezi sebou i nováčky. Děti si našly k sobě cestu, někteří se potkávají prostřednictvím sociálních sítí a vždy se na sebe těší, když se tady mohou potkat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Velkou motivaci měl tým z Melče. Jelikož už dvakrát vyhrál a pokud by to vyšlo potřetí, zůstal by putovní pohár v dětském domově natrvalo.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Velkou motivaci měl tým z Melče. Jelikož už dvakrát vyhrál a pokud by to vyšlo potřetí, zůstal by putovní pohár v dětském domově natrvalo. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> “Budeme se určitě hodně snažit a musíme se zlepšit, protože máme oproti minulým rokům slabší tým. Máme menší děti, takže bude to pro nás těžší."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Doufáme, že publikum bude fandit, máme tady hodně domácích fanoušků, tak doufáme, že vyhrajeme.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pořádání přátelského setkání při turnaji ocenil i náměstek hejtmana.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Pořádání přátelského setkání při turnaji ocenil i náměstek hejtmana. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Folwarczny (ODS), náměstek hejtmana MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Všechny dětské domovy fungují na principu rodinných skupin. Ten systém, který máme nastavený MSK, tak je to systém, kde máme maximální snahu, aby se děti připravily na normální život."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Putovní pohár si nakonec odvezl dětský domov z Budišova nad Budišovkou, domácí Havířov skončil na třetím místě.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -556,53 +662,52 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti karvinského gymnázia se dotkli vesmíru</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Studenti karvinského gymnázia vypustili stratosférický balon se sondou do výšky 35 kilometrů nad zemským povrchem. Vypuštění sondy přecházely složité a náročné přípravy, ale výsledek stál rozhodně za to.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Tato skupinka studentů napříč ročníky karvinského gymnázia má za sebou nezapomenutelný vědecko výzkumný zážitek díky celorepublikovému programu nazvaném Dotkni se vesmíru. Podařilo se jim sestrojit sondu, vybavit ji čidly, graficky upravit a otestovat. Následně ji také vypustili nad zemský povrch.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Tato skupinka studentů napříč ročníky karvinského gymnázia má za sebou nezapomenutelný vědecko výzkumný zážitek díky celorepublikovému programu nazvaném Dotkni se vesmíru. Podařilo se jim sestrojit sondu, vybavit ji čidly, graficky upravit a otestovat. Následně ji také vypustili nad zemský povrch. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">David Brzý, student gymnázia: “Cílem..stratosféry.. V této.. lentilky."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Po skončení příprav odjeli studenti do Prahy, kde v areálu Českého hydrometeorologického ústavu balon se sondou pod dohledem odborníků zprovoznili a vypustili.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Vojtěch Morávek, student gymnázia: "Bylo tam pár..takhle. Nafoukli..Hladov."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -761,93 +866,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-11-11-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>