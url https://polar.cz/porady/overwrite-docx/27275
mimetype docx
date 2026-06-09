--- v0 (2026-01-14)
+++ v1 (2026-06-09)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">16.11.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava si připomněla Den boje za svobodu a demokracii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ve foyeru ostravského magistrátu se uskutečnilo tradiční setkání k výročí Dne boje za svobodu a demokracii, které pořádá konfederace politických vězňů. V dnešních dnech je obzvlášť důležité si znovu připomínat, že demokracie rozhodně není samozřejmostí.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -225,165 +340,151 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Jsem ráda za tu pásku a určitě si ji dám na ruku a budu ji nosit.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Preventivně bezpečnostní akce Chodec bude na různých místech Ostravy probíhat až do 8. prosince. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Zprávy krátké 16. 11. 2022 16.00 - 1</w:t>
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Docela nezvyklý důvod uvedli muži, kteří se v Třinci rozhodli navrtat nádrže dvou vozidel. Poté, co je velmi rychle zadržela policie, vypověděli, že si chtěli zatopit, ale chyběl jim benzín do motorové pily, kterou by si údajně nařezali dřevo. Teď jim opět hrozí až dvouleté vězení.</w:t>
+        <w:t xml:space="preserve">Zprávy krátké 16. 11. 2022 16.00 - 1 Správa silnic Moravskoslezského kraje po skoro čtyřech měsících dokončila rekonstrukci Ostravské ulice v Českém Těšíně. Šlo o souvislou opravu povrchu silnice za víc než 23 milionů korun, kterou zaplatil Státní fond dopravní infrastruktury. Opravou prošla i tamní ulice Viaduktová, tu financoval kraj.  Docela nezvyklý důvod uvedli muži, kteří se v Třinci rozhodli navrtat nádrže dvou vozidel. Poté, co je velmi rychle zadržela policie, vypověděli, že si chtěli zatopit, ale chyběl jim benzín do motorové pily, kterou by si údajně nařezali dřevo. Teď jim opět hrozí až dvouleté vězení.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nemocnice Karviná-Ráj otevřela kataraktovou školu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Moravskoslezské oční centrum, jako jediné na Moravě, začalo vzdělávat lékaře v oblasti nácviku operací šedého zákalu. Prakticky si mladí lékaři zkoušeli operovat tuto oční vadu na prasečích očích.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V karvinské rájecké nemocnici se rozběhl unikátní vzdělávací program, který dosud na Moravě nebyl k dispozici.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V karvinské rájecké nemocnici se rozběhl unikátní vzdělávací program, který dosud na Moravě nebyl k dispozici. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek, primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “Probíhá tady workshop, kurz operace katarakty, protože šedý zákal je nejčastější diagnóza, kterou potkává oční lékař a ti mladí, kteří se připravují na atestaci vlastně kromě toho, že se podívají jak se operuje do mikroskopu, nemají představu, co to je, jaké to jsou nástroje, jak se to drží, tak jsme se rozhodli, že ve spolupráci s MSK zorganizujeme Kataraktovou školu přímo na pracovišti."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Kataraktová škola byla určena mladým lékařům z regionu, medikům z ostravské lékařské fakulty i místním lékařům z rájecké nemocnice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Slepánek, primář Moravskoslezského očního centra</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: “.Aby věděli - hodím se na operaci? Nehodím? Něco jiného je se dívat a něco jiného je strčit ty nástroje do ruky a na prasečím oku si to vyzkoušet."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vyzkoušet si operaci šedého zákalu přišla i Urszula Kolínková.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vyzkoušet si operaci šedého zákalu přišla i Urszula Kolínková. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Urszula Kolínková, účastnice Kataraktové školy, lékařka očního odd. Nemocnice Karviná-Ráj: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na něčem to člověk trénovat musí a při běžné praxi není možné jít na sál tak často, není na to čas, ta jsme rádi, že jsme si na to vyhradili ty dva dny."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Primář Moravskoslezského očního centra by rád v praktické výuce operativy pokračoval, záleží, zda a o co bude v budoucnu zájem.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Primář Moravskoslezského očního centra by rád v praktické výuce operativy pokračoval, záleží, zda a o co bude v budoucnu zájem. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Prioritou v zimě jsou silnice pro autobusy a sanitky</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -465,57 +566,51 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Přednostním úkolem jsou také trasy autobusů do místních části, nejsložitější je zprůjezdnit silnice v kopcovitém Kojetíně a Straníku, kde jsou sněhové podmínky jiné než přímo ve městě. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Zprávy krátké 16. 11. 2022 16.00 - 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Obnova kostela Nejsvětější Trojice s rajským dvorem ve Fulneku a záchrana vlaku Slovenská strela. Tyto dva zvláštní počiny z Moravskoslezského kraje obdržely významné ocenění. V Praze získaly cenu generální ředitelky Národního památkového ústavu při udílení cen Patrimonium pro futuro.</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve">Nemocnice Třinec a její dětská jednotka intenzivní péče získala nové pulsní oxymetry. Darem je dostala od Nadačního fondu Kapka naděje, který nasbíral na jejich pořízení 18 tisíc korun. Lidé mohou dál přispívat v lékárně Nemocnice Třinec.</w:t>
+        <w:t xml:space="preserve">Obnova kostela Nejsvětější Trojice s rajským dvorem ve Fulneku a záchrana vlaku Slovenská strela. Tyto dva zvláštní počiny z Moravskoslezského kraje obdržely významné ocenění. V Praze získaly cenu generální ředitelky Národního památkového ústavu při udílení cen Patrimonium pro futuro.  Nemocnice Třinec a její dětská jednotka intenzivní péče získala nové pulsní oxymetry. Darem je dostala od Nadačního fondu Kapka naděje, který nasbíral na jejich pořízení 18 tisíc korun. Lidé mohou dál přispívat v lékárně Nemocnice Třinec.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Život B. Němcové v divadelní hře Jako břitva</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
@@ -569,96 +664,88 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza  Bartošová, herečka,  Slezské divadlo Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Když  jsem dostala nabídku, jestli bych přijala roli Boženy, tak jsem  jednoznačně řekla ano. A začala jsem studovat další materiály  k této postavě.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Jakési  alter ego, vnitřní hlas spisovatelky, představuje postava Báry.  Původní křestní jméno Němcové totiž bylo Barbora.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ivana  Lebedová, herečka, Slezské divadlo Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já  jsem takový vnitřní hlas. Já ji vždycky upozorním na to, co se  může stát. Ať už je to s nepravou lásko mužů, nebo se  zdravím.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  Kromě  této činohry připravilo Slezské divadlo také ve spolupráci s  Opavskou kulturní organizací komponovaný edukativně zábavný  pořad určený školám. Přiblížit by měl význam této  emancipované ženy z obrozenecké společnosti, která ovšem v  mnohém předběhla dobu. A tak zůstala nepochopená.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Alžběta  Matoušková, dramaturgyně činohry, Slezské divadlo Opava: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Ať  se na ni zkusí podívat jako na svou současnici. Ne jako na  zaprášené jméno z učebnice. Ať si umí představit, co  prožívala ve své době, za co bojovala.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">  Hru  Jako břitva mělo Slezské divadlo původně připravené na rok  2020, kdy uplynulo 200 let od narození Boženy Němcové. Pandemie koronaviru ale  realizaci o dva roky posunula.   </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">  Hru  Jako břitva mělo Slezské divadlo původně připravené na rok  2020, kdy uplynulo 200 let od narození Boženy Němcové. Pandemie koronaviru ale  realizaci o dva roky posunula.    </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -733,93 +820,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-16-11-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>