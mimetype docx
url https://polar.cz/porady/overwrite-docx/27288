--- v0 (2026-02-14)
+++ v1 (2026-04-21)
@@ -1,183 +1,263 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">18.11.2022, 17:14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Jesenický expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámek Hošťálkovy je i během provozu restaurován</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zámek Hošťálkovy na Krnovsku je opravdovou barokní perlou. Po staletých majetkových změnách měl velké štěstí v neštěstí. Když ho porevoluční krajský úřad prohlásil za zbytný majetek a nabídl k prodeji, měl štěstí na nové majitele. Rodina Ruszó (rusó) si byla vědoma jeho významu a založila spolek Renesance, který teď zámku navrací dávnou slávu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výsledkem spolupráce majitelů a současného Krajského úřadu jsou práce restaurátorů na dalších prostorách zámku.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ľubica Mezerová, historička: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Musím říct, že ze všech zámků, které se dochovaly v okrese Bruntál, i v podstatě směrem k Opavě, je to nejlépe dochovaný zámek, přestože tady byly domov důchodců i ústav pro mentálně postižené ženy, ale jak se postupně rekonstruuje, tak se zjišťuje, že se dochovalo co nejvíc z toho původního. Je to nádherný příklad barokní architektury.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Mravenčí práce restaurátorů směřuje k obnovám původních zatřených i zatapetovaných maleb.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ľubica Mezerová, historička:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Vytáhli z toho co nejvíc, co se dalo. Takže, když teď dělají tu rekonstrukci, tak skoro prstíkem jedou a hledají, kde ta barva je a spojují ji.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Valchářová, restaurátorka a akademické malířka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Vodní cestou, houbičkami jsem to odmývali, tím se to naměkčilo a někde se to dočišťovalo skalpelem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Restaurátoři se při náročné práci musejí potýkat se stopami nedávné minulosti.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Blanka Valchářová, restaurátorka a akademické malířka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Ona byl poměrně hodně zničená a byla zalíčená, oni vlastně po tom 19. století tady měli tapety a to lepidlo prosytilo tu vrstvu.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Šírová, kastelánka zámku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Tady vidíte ty noviny a na tom je z druhé strany ta tapeta. Jsou, ale jsou německé. Jsou to německy psané. Tady je to hezky vidět, no, se podívejte. To asi podle toho, jak se nám to bude jevit." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Restaurovaný zámek je současně v provozu a na objednávku zde probíhají prohlídky. Je naděje, že budou postupně rozšiřovány o nové barokní prostory.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -196,199 +276,150 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Sokolnické lovy na Sovinci</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Krásný den, vítejte u nového kulturního okénka. Hrad Sovinec za mnou se dnes od rána topí v mlze. Nicméně, na hradě to žije. Jsou tady totiž Sokolnické lovy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Návštěvníky na hradě přivítala již v pátek pravá středověká mlha.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zdenek Zedek, uvaděč: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Dneska na Sovinci můžou zažít pravou nefalšovanou mlhu. Mimo mlhu tady máme celodenní program a na pátém hradním nádvoří šermíři, sokolníci, kejklíř a artista Slávek Načunajev.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monty, sokolník: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Máme tady dravce a sovy, takže máme tady sovy pálené, máme tady Výra velkého, kterého tady teď můžete vidět, stálici takovou, Káču, což je Káně lesní, která má více než 22 let, no a potom tady máme Raroha , Poštolku, takže každý si tady asi něco z toho, co by se mu líbilo, najde.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Na Sovinci nešlo jen o přehlídku dravců. Návštěvníci mohli zažít také sokolnickou práci.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Monty, sokolník:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My budeme předvádět jenom takový úplný základ, což znamená nácvik příletové poslušnosti těch dravců s tím, že bychom byli rádi, kdybyste si to zkoušeli vy jako lidé, to znamená, abyste měli možnost, pocítiti ten pocit, když vám ten dravec, který normálně lítá na volno, přilétává, tak abyste věděli, jaký je to pocit pro toho sokolníka.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Výjimečná byl také nabídka občerstvení, kterou ozdobily vlastní výrobky jeho prodejců.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michaela Berecová, štrůdlárna:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „My jsme štrůdlárna z Olomouce, máme provozovnu na Denisově ulici a máme štrůdlíky různých druhů, na sladko, na slano, děláme i kynuté koláče.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Šimona Rychtaříková, Paštikárna pana Raguenaua: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Já jsem z Olomouce mám Paštikárnu u pana Raguenaua s vlastními paštičkami. Vyrábím to sama, je to tak. Mám různé druhy. Zvěřinové, krůtí, vepřovky, všechno možné. Tady je zrovna na ochutnání srnčí s jablíčky,to je naše naprostá novinka.“  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přestože akce uzavřela sezónu, milovníci romantiky budou mít letos poprvé ještě další příležitost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Koutný, kastelán Sovince:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> „Letos poprvé budeme mít otevřeno i v listopadu, a to od 17. do 20. listopadu, to znamená od čtvrtka až do neděle pro ty, kteří mají rádi prohlídky hradu v takovém tom klidném režimu, bez akcí.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, návštěvnice: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Je tady krásně. je tu dobré kafe, je tady výborné jídlo, pohádky, program.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> A krásné budou také Vánoce na Sovinci mezi vánočními svátky, kdy jsou připraveny netradiční prohlídky a představení středověkých vánočních tradic.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
@@ -605,93 +636,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/jesenicky-expres/jesenicky-expres-18-11-2022-17-14" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>