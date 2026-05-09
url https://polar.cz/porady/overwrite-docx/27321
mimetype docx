--- v0 (2026-01-17)
+++ v1 (2026-05-09)
@@ -1,181 +1,292 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">24.11.2022, 16:45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frýdeckomístecký expres</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Darovaný strom je na počest příbuzného</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Přípravy na Vánoce jsou v plném proudu. Na obou náměstích ve Frýdku-Místku už stojí také dva darované stromy. Jeden přijel z Hukvald a druhý z Řepišť. Další malé vánoční stromečky pak nazdobily děti ze základních a mateřských škol přímo před magistrátem.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Statný 14 metrů vysoký smrk rostl 46 let u chaty na  Hukvaldech. Frýdku-Místku ho věnoval pan Jan Jach z Markvartovic, strom  zasadil jeho strýc, který bohužel loni zemřel na covid.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jan Jach, dárce vánočního stromu:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Byl hospitalizován na konci roku 2020 na banální úraz. V nemocnici  dostal covid a ochrnul, stal se imobilním a jeho přáním bylo, že ten strom je  možné darovat. A že udělá aspoň tu radost, když už ten příběh je takový smutný.  Takže aspoň udělá radost v této ponuré době takové divné, rozsvítí alespoň  úsměv na tváři, hlavně dětem a lidem, kteří se přijdou podívat."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Naložení stromu, jeho upevnění a přeprava z Hukvald na  místecké náměstí zabrala hodinu a půl. Na náměstí byl strom upevněn ve dva  metry hlubokém otvoru. Stromek na Zámecké náměstí pak přijel z Řepišť.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Naložení stromu, jeho upevnění a přeprava z Hukvald na  místecké náměstí zabrala hodinu a půl. Na náměstí byl strom upevněn ve dva  metry hlubokém otvoru. Stromek na Zámecké náměstí pak přijel z Řepišť. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Michal Rylko, místopředseda představenstva TS F-M:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Po instalaci prakticky bude zapotřebí 2 až 3 dny, aby  stromky byly nazdobeny. Na místeckém náměstí se budou podílet zhruba 4 lidé ty  3 dny, dvě montážní plošiny. Budou instalovat zhruba 1 500 metrů světelného  řetězu s nějakými 15 000 LED žárovičkami. Plus budou ještě doplněny  nějaké další světelné prvky, které jsou proměnlivé a barevné. Tak, aby to  tvořilo jakýsi celek."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Vánoční výzdoba letos zůstane stejná, jako v předešlých  letech. Novinkou jsou ale malé vánoční stromečky před magistrátem, které  nazdobily děti z mateřských a základních škol. Ozdoby si také samy  vyrobily.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Vánoční výzdoba letos zůstane stejná, jako v předešlých  letech. Novinkou jsou ale malé vánoční stromečky před magistrátem, které  nazdobily děti z mateřských a základních škol. Ozdoby si také samy  vyrobily. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Adriana Krellová, pedagog MŠ Pohádka:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Řetězec, který byl vyrobený z těstovin, nabarvený barvou,  namotaný na provázku. Další výzboba tam byla z korálků, jsou to dřevěné  korálky, bílé barvy a hnědé, na konci je rolnička, které děti navlékaly na  drátek, to jsme potom navěsili."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vratislav Matěj, ředitel ZŠ a MŠ Naděje:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">  "Konkrétně jsou to výtvory rukodělné, zalaminátované, aby to vydrželo  to počasí, které to má mít."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Na náměstí Svobody pak proběhne v neděli 27. listopadu v 16:45  slavnostní rozsvícení vánočního stromu a zahájení adventního programu.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Na náměstí Svobody pak proběhne v neděli 27. listopadu v 16:45  slavnostní rozsvícení vánočního stromu a zahájení adventního programu. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Petr Korč (NMFM), primátor Frýdku-Místku:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Bude spousta atrakcí pro děti. Zvířátka, pošta, všechno, na  co jsou lidé zvyklí. A věřím, že i ten program, který připravovala Kultura F-M,  bude odpovídat tradicím a bude krásně prokreslovat tu vánoční atmosféru  ztišení, hledání a očekávání příchodu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Adventní kulturní program je pak naplánován téměř na každý  den až do konce roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Adventní kulturní program je pak naplánován téměř na každý  den až do konce roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Online veletrh středních škol je v kurzu i letos</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -243,89 +354,87 @@
         <w:t xml:space="preserve">Čestmír Suchoň, učitel odborných předmětů:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Rodiče se většinou ptají na to, co se na daném oboru učí,  jaké předměty, ptají se na mimoškolní aktivity, ptají se na projekty, na kterých  studenti pracují, ptají se na výjezdy do zahraničí."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tobiáš, ředitel SPŠ, OA a JŠ,  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Právě v minulém týdnu jsme vstoupili do velmi intenzivní  spolupráce s fakultou strojní. Zřejmě se staneme fakultní školou fakulty  strojní na Vysoké škole báňské – Technické univerzitě v Ostravě. A uděláme  něco proto, abychom měli skutečně dvě naplněné třídy z oboru strojírenství."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Škola má 785 studentů a její velkou výhodou je právě nejen  rozmanitost oborů, ale také jejich propojení s praktickými činnostmi.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Škola má 785 studentů a její velkou výhodou je právě nejen  rozmanitost oborů, ale také jejich propojení s praktickými činnostmi. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">1.) "Já studuju technické zařízení budov a největší výhody jsou  možnosti, které tato škola dává. Je jich hodně, jako třeba studentský start-up  a různé výlety. Je toho fakt hodně, navíc se toho naučím. V praxi se hodí umět  kovat třeba. To jsou fajn věci." - Ale nejenom kovárna, ale i spousta moderní technologie, že? - Ta je tady taky, máme tady různé CNC stroje, máme tady  lasery, 3D tiskárny a hodně se na nich naučíme, to je fajn. Jsem rád, že  takovou možnost máme a jsem rád, že jsem si vybral tuto školu." 2.) "Jsem v druháku a jako největší výhodu, že se zorientuju  v tom, o co v té stavařině celkově jde, obecně, i třeba v té strojařině  to probíráme, takže i v tom se zorientuju. A mě to takhle baví, je to něco  jiného, i pro ty holky. Moc tu holek nemáme, ale mě to takhle baví."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Martin Tobiáš, ředitel SPŠ, OA a JŠ, Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Není to záležitost jenom technických oborů. Strojírenství,  informačních technologií. Ale už se to stává skutečně i běžnou součástí oborů  obchodní akademie. My jsme teď v tuto chvíli velmi, velmi rádi, téměř šťastni,  že se nám tady podařilo rozjet v rámci jednoho projektu skutečně reálnou studentskou  firmu."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Škola už má za sebou účast na veletrhu vzdělávání a také dva  dny otevřených dveří. Další dny otevřených dveří chystá ještě na 7. ledna a 4.  února příštího roku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Škola už má za sebou účast na veletrhu vzdělávání a také dva  dny otevřených dveří. Další dny otevřených dveří chystá ještě na 7. ledna a 4.  února příštího roku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">ADRA letos opět přijímá dárky pro osamělé lidi</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
@@ -351,89 +460,87 @@
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí Dobrovolnického centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Jsme rádi, že už šestým rokem, podotýkám šestým, protože to  letí jako voda, můžeme pomáhat lidem, kteří nikoho nemají. A v čase vánočním  je nečeká žádný dárek, žádná návštěva rodiny. Tak jsme poprosili občany města  Frýdku-Místku, jestli by nám nepomohli jim připomenout, že jsme tady kolem nich  my lidé, kteří s nimi cítíme a chceme jim pomoct."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Vítová, koordinátorka dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Akci Dárek pro druhé jsme rozjeli u světového dne  laskavosti, který připadá na 13. listopadu. Sběr dárků bude do 5. prosince a  tímto chceme poprosit veřejnost, aby se zapojila a rozdávala vánoční náladu těm  potřebným. Přinést mohou například svíčky, deky, vděčným dárkem jsou ponožky  nebo jenom namalované přání, či dopis."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V loňském roce obdarovala takto ADRA na 600 osamělých  lidí.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V loňském roce obdarovala takto ADRA na 600 osamělých  lidí. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Stanislav Staněk, vedoucí Dobrovolnického centra ADRA  Frýdek-Místek:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Vzhledem k tomu, že ty dárky byly jenom symbolické, tak  jsme se rozhodli vytypovat ty potřebnější, takže jsme zmenšili počet těch, kterým  to budeme dávat a budeme se snažit jim dát něco hodnotnějšího. My jsme rádi, že  v tom čase vánočním můžeme pomoci těm, kteří to nejvíce potřebují."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Hana Vítová, koordinátorka dobrovolníků:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> "Potom, co se ukončí sběr dárků, tak my tady v Adře budeme  dárky třídit a rozdávat právě v zařízeních, kde působí naši dobrovolníci  celoročně."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Kdo se chce do akce zapojit a udělat radost osamělým lidem, může  dárky přinést do dobrovolnického centra na Radniční ulici každý den v otevírací  době ADRA obchodu. Nejlépe nezabalené a nezalepené, aby se daly dobře roztřídit.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Kdo se chce do akce zapojit a udělat radost osamělým lidem, může  dárky přinést do dobrovolnického centra na Radniční ulici každý den v otevírací  době ADRA obchodu. Nejlépe nezabalené a nezalepené, aby se daly dobře roztřídit. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -508,93 +615,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/frydeckomistecky-expres/frydeckomistecky-expres-24-11-2022-16-45" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>