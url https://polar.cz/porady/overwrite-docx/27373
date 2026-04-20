--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,80 +1,194 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30.11.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Hasiči zasahují u výbuchu v domě v Českém Těšíně</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jeden z panelových domů v Českém Těšíně zachvátil ve středu dopoledne silný požár. Zasaženy byly čtyři byty a několik lidí se nadýchalo kouře.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Požár vypukl v posledním patře věžového domu v Hrabinské ulici. K zásahu bylo okamžitě povoláno několik profesionálních a dobrovolných jednotek z celého okolí, včetně hasičů z polského Těšína. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Požár vypukl v posledním patře věžového domu v Hrabinské ulici. K zásahu bylo okamžitě povoláno několik profesionálních a dobrovolných jednotek z celého okolí, včetně hasičů z polského Těšína.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Kozák, mluvčí HZS MSK: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Krátce před 10. hodinou jsme přijali oznámení o požáru bytu ve 12. patře bytového domu v Českém Těšíně. Na místo jsme postupně vyslali jednotky z 2. stupně požárního poplachu, včetně výškové techniky. Tu jsme nasadili na likvidaci požáru střechy. Hasiči zahájili zahájili zásah vnitřními cestami po schodišti. Z domu bylo evakuováno 33 osob, o šest z nich se postarali zdravotníci. Kromě jednoho se jednalo převážně o lehčí zranění, popáleniny a nadýchání kouře.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Příčina vzniku požáru se vyšetřuje. Lidé z domu vylučují, že by se v bytě vařily drogy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -396,53 +510,52 @@
         <w:t xml:space="preserve">Anketa: soutěžící kuchařky a kuchaři: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pavlína Hudková, ZŠ Kosmonautů 15: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Dělám cuketové lasagne, polévku z červené čočky s cherry rajčátky a jáhlový dezert s ovocem.”</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Radka Čechová, ZŠ Volgogradská: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">“Já jsem dnešní menu postavila na dýni. Sestavené to bylo tak, abych tady nebláznila a nestresovala.”</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">“Já jsem dnešní menu postavila na dýni. Sestavené to bylo tak, abych tady nebláznila a nestresovala.” </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karel Kavan, ZŠ U kříže: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">“Zeleninový boršč a noky se špenátem a smaženou hlívou. Zarestovanou hlívou.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nejfajnější školní oběd uvařila kuchařka ze ZŠ Volgogradská, která porotě servírovala  Dýňovo-hrachovou polévku, Dýňový karbanátek s tofu a bramborovou kaší, salát s medovo-hořčicovou zálivkou a jako dezert listovou kapsičku s jablky a dýní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -510,82 +623,80 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiří Koch, SVČ Juventus: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Cekově pečeme v pěti troubách kolem 16 plechů. Až to je, tak to je. Některé perníčky jsou hodně tlusté, některé jsou nižší . Některé jsou tam déle, jiné jsou rychlovka."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Lenka Včelková, organizátorka Perníkové pekárny SVČ Juventus: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">"Vím, že jsme rozklepli 150 vajíček celkem, které se použili na potírání, na míchání těsta, které se míchá dva dny předem. Den před pekárnou se váží to těsto, chystá se poleva, sál."</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">"Vím, že jsme rozklepli 150 vajíček celkem, které se použili na potírání, na míchání těsta, které se míchá dva dny předem. Den před pekárnou se váží to těsto, chystá se poleva, sál." </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Dospělí většinou dětem s vykrajováním pomáhali, zdobení už ale nechali na dětské fantazii. Občas bylo pro malé cukráře těžké odolat ochutnání jak nazdobeného perníčku tak samotné polevy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: návštěvníci Perníkové pekárny: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Nazdobila jsem hodně perníčků. Poleva je opravdu dobrá. Mě se tu líbí moc, ale některé budeme zdobit doma." "My jsme rádi, že se to znovu obnovilo, protože jsme na to čekali tři roky, chodili jsme tady předtím. Jsme fakt rádi. A moc jsme se těšili." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">I když si někteří na upečených perníčcích pochutnali už v sále, domů si přeci jen něco odnesli, aby si na nich pochutnali i u svého rozsvíceného vánočního stromečku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">I když si někteří na upečených perníčcích pochutnali už v sále, domů si přeci jen něco odnesli, aby si na nich pochutnali i u svého rozsvíceného vánočního stromečku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -660,93 +771,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-11-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>