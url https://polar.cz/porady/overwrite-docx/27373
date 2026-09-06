--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -813,51 +813,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-11-2022-16-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-30-11-2022-16-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>