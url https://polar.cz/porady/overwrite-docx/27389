--- v0 (2026-01-15)
+++ v1 (2026-04-20)
@@ -1,101 +1,215 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2.12.2022, 17:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Pro cyklisty se chystají další kilometry stezek</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostrava se mění v město cyklistů. K velké oblibě tohoto druhu dopravy přispívá nejen sdílení jízdních kol, ale také hustá síť cyklostezek, která se každý rok ještě rozrůstá o další kilometry. město také usiluje o co největší bezpečnost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na celém území Ostravy je aktuálně postaveno nebo vyznačeno zhruba 273 kilometrů cyklistických stezek,  pruhů a tras. Z toho je více než 113 km vedeno odděleně od automobilové dopravy. Snahou města je tuto síť v Ostravě a nejbližším okolí dále rozšiřovat a vzájemně propojovat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tomáš Macura, primátor Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Dnes se cyklodoprava podílí na transportu ve městě pouhým jedním procentem. Máme zájem to zvýšit. Velká  evropská města se pohybují kolem pěti, sedmi i více procent." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">V letošním roce se budovaly hned čtyři nové úseky cyklostezek v celkové hodnotě 30 milionů korun. Projekty naplňují koncepci z roku 2010, která byla v roce 2018 ještě aktualizovaná. </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">V letošním roce se budovaly hned čtyři nové úseky cyklostezek v celkové hodnotě 30 milionů korun. Projekty naplňují koncepci z roku 2010, která byla v roce 2018 ještě aktualizovaná.  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Zuzana Bajgarová, náměstkyně primátora Ostravy: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"S ohledem na liniový charakter staveb se jedná o dlouhodobě  připravované projekty, které propojují jak jednotlivé městské části, tak i rekreační oblasti. Kromě  těchto projektů v realizaci dokončujeme přípravu některých dalších významných částí cyklistické  infrastruktury, jejichž realizaci předpokládáme v příštím roce. Mezi nimi např. stezky a pruhy na  ulici Přemyslovců či stezky na ulici Vítkovické."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Aktuálně se staví v ulici Cholevově v Hrabůvce, v úseku od ulice Františka Lýska po Heroldovu. Propojení dvou  cyklostezek umožní souvislý průjezd, takže cyklista  již nebude muset mezi těmito úseky projíždět po silnici. Podle platné koncepce je cílem více než 416 km cyklistických stezek, pruhů a tras.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -277,82 +391,80 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">V Denním centru služeb se konala vánoční dílnička</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Karvinská regionální knihovna připravila na letošní rok projekt nazvaný Léčba nejen knihou.  Knihovnice navštěvovaly seniory v různých zařízeních a organizacích, aby jim zpříjemnily čas různými aktivitami.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Knihovnice z karvinské regionální knihovny navštívily seniory v Denním centru služeb, aby jim vyplnily aktivně předvánoční čas v rámci Vánoční dílničky.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Knihovnice z karvinské regionální knihovny navštívily seniory v Denním centru služeb, aby jim vyplnily aktivně předvánoční čas v rámci Vánoční dílničky. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Andrea Hradilová, knihovnice: "</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">V letošním roce jsme měly projekt Léčba nejen knihou, kterou podpořila Nadace OKD, každý měsíc jsme se sešli s nějakou aktivitou, dnes vytváříme kapříka na ubrousky nebo příbory, jmenovku, co budou klienti chtít. Sledujeme jemnou motoriku, musí si to vystřihnout, udělat dírku, zavázat mašličku, vybrat šupinky, takže i barevné cítění, jak se jim to líbí.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">anketa: klientky denního centra služeb:</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> "Ide troške. Už ruky se třesou, tak vynervovaný je člověk. Pěkné to je, že." "Ukážu to dětem, vnučkám, jak přijdu, vždycky se ptají, co jsem dělala, tak jim to ukážu. Jsou šťastní, že tu chodím.” “Co děláte, co vyrábíte? Kapra. Ale Vánoce jsou ještě daleko.” ”Má to být na Vánoce jakási ozdoba. Snažíme se. Já jsem se k tomu nikdy nedostala. baví vás to? Jo, je to něco jiného.” </w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve"> "Ide troške. Už ruky se třesou, tak vynervovaný je člověk. Pěkné to je, že." "Ukážu to dětem, vnučkám, jak přijdu, vždycky se ptají, co jsem dělala, tak jim to ukážu. Jsou šťastní, že tu chodím.” “Co děláte, co vyrábíte? Kapra. Ale Vánoce jsou ještě daleko.” ”Má to být na Vánoce jakási ozdoba. Snažíme se. Já jsem se k tomu nikdy nedostala. baví vás to? Jo, je to něco jiného.”  </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Knihovna také propojuje generace a to nejen v samotné knihovně, ale právě i mimo ní.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Nízkoprahový klub funguje v Novém Jičíně deset let</w:t>
@@ -635,93 +747,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2022-17-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>