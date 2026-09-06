--- v1 (2026-04-20)
+++ v2 (2026-09-06)
@@ -789,51 +789,51 @@
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2022-17-00" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-02-12-2022-17-00?url=regionalni-zpravy" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>