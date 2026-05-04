--- v0 (2026-01-14)
+++ v1 (2026-05-04)
@@ -1,51 +1,166 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="6500" w:type="dxa"/>
+        <w:gridCol w:w="2500" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLayout w:type="autofit"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="0" w:type="dxa"/>
+          <w:right w:w="200" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:left w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:right w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:bottom w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideH w:val="single" w:sz="0" w:color="FFFFFF"/>
+          <w:insideV w:val="single" w:sz="0" w:color="FFFFFF"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:pict>
+                <v:shape type="#_x0000_t75" stroked="f" style="width:80pt; height:40pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
+                  <w10:wrap type="inline"/>
+                  <v:imagedata r:id="rId7" o:title=""/>
+                </v:shape>
+              </w:pict>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2500" w:type="dxa"/>
+            <w:vAlign w:val="top"/>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Datum vydání:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="80"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5.12.2022, 16:00</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:jc w:val="end"/>
+              <w:spacing w:after="0"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="0563C1"/>
+                  <w:sz w:val="20"/>
+                  <w:szCs w:val="20"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Otevřít video na polar.cz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="160"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="36"/>
+          <w:szCs w:val="36"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Regionální zprávy POLAR</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Policisté si u přejezdů posvítili na řidiče i chodce</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">V minulých dnech jste mohli u železničních přejezdů po celém MS kraji narazit na policejní hlídky. Strážci zákona totiž provádějí speciální dopravní akci zaměřenou na dodržování pravidel silničního provozu v jejich okolí. Nehody na přejezdech mohou totiž mít fatální následky.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -303,53 +418,52 @@
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Takto zaneřáděná byla část lokality v Karviné-Dolech, bývalá sběrna u Jindřišky, kam si lidé lhostejní k životnímu prostředí zvykli odvážet kde co. Nejčastěji pneumatiky nebo lednice. Partě lidí z Karviné, kterou dali dohromady zakladatelé neziskové organizace Adesse ecology, to nedalo spát a rozhodli se skládku před rokem a půl postupně uklízet až do podoby, jak vypadá dnes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jakub Martyčák, zakladatel Adesse ecology: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">"Máme odvezeny téměř všechen objemný odpad, celkově 24 tun. Na začátku jsme odváželi skelety z ledniček, byly tady dřevěné palety, největší objem byly plastové nárazníky, bužírky a obaly z kabelů."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Spolek oslovil i několik ekologických organizací, firem, vlastníků pozemků, nadací i město. Několik z oslovených subjektů pak dobrovolníkům podalo pomocnou ruku.</w:t>
-[...1 lines deleted...]
-      <w:br/>
+        <w:t xml:space="preserve">Spolek oslovil i několik ekologických organizací, firem, vlastníků pozemků, nadací i město. Několik z oslovených subjektů pak dobrovolníkům podalo pomocnou ruku. </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jana Maierová, vedoucí Odboru komunálních služeb MMK</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">: "Veškeré aktivity ekologických organizací nebo spolků ať už Adesse  ecology nebo Trash Hero, vítáme, protože tyto spolky se snaží zachránit životní prostředí. Dodáváme jim pracovní rukavice, pytle na sběr, pomáháme jim vytipovávat místa ve městě a vítáme tuto aktivitu. Veškeré tyto aktivity vedou k úsporám v rozpočtu města.” </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Na místě zůstal nebezpečný odpad eternit a těžká suť. Tyto odpady budou muset být extra zklikvidovány.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
@@ -501,213 +615,150 @@
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t xml:space="preserve">Zahájení letošní lyžařské sezóny v Karlově</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Jako první v moravskoslezské části Jeseníků zahájili lyžařskou sezónu v Karlově pod Pradědem. Do provozu byla uvedena modrá a červená sjezdovka pod lanovkou Karlov Ski Expres. První lyžaři se mohli projet na půlmetrové, dokonale upravené vrstvě sněhu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Sezóna byla zahájena prodlouženým večerním lyžováním již od 16 hodin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Hrubý, vedoucí provozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Další provoz plánujeme od středy prodlouženým večerkem do pátku a od soboty už klasický provoz. Lanová dráha Karlov Ski Expres obslouží za hodinu 2400 osob a na lanovce jezdí 52 odpojitelných vozů, neboli sedaček.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Návštěvníci mohli současně využít i všech obslužných provozů v areálu.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Bedřich Hrubý, vedoucí provozu: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„V provozu už máme restauraci U ježka, máme v provozu půjčovnu, školku máme v provozu a máme v provozu ski bar."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Tereza Riedlová, instruktorka lyžařské školky: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Lyže i snowboard, obojí. Od tří let učíme děti až vlastně do dospělosti, kdo přijde, toho berem.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Lyžaři se na první sjezdy těšili, sjeli se do Karlova z celého kraje.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
-        <w:rPr/>
-[...5 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Anketa, první lyžaři: </w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Z Ostravy jsme. Jsme lyžařská rodina, tak si to nechceme nechat ujít." </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Jelo se mi dobře, je to hezky upravené, myslím si, že dobré.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Sjezdovka je hezky upravená, musíme jenom poděkovat tady místním."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Sice nejsem na to zvyklý, nejezdil jsem na tom dlouho, ale už vím, jak na tom jezdit."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Je to úplně super."</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-        <w:rPr/>
         <w:t xml:space="preserve">„Je to dobré, akorát, že trošku i tvrdé.“</w:t>
-      </w:r>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">„Bylo to skvělé, akorát, že ty drncavky.“</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> Přípravné práce dále pokračují, během několika dní bude v Karlově v provozu i nejdelší sjezdovka „Rodinná“ pod lanovkou Roháč.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">---</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -797,93 +848,93 @@
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:hideSpellingErrors w:val="false"/>
   <w:hideGrammaticalErrors w:val="false"/>
   <w:trackRevisions w:val="false"/>
   <w:doNotTrackMoves w:val="false"/>
   <w:doNotTrackFormatting w:val="false"/>
   <w:evenAndOddHeaders w:val="false"/>
   <w:updateFields w:val="false"/>
   <w:bookFoldPrinting w:val="false"/>
-  <w:themeFontLang w:val="en-US"/>
+  <w:themeFontLang w:val="cs-CZ" w:eastAsia="x-none" w:bidi="x-none"/>
   <w:zoom w:percent="100"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
-        <w:lang w:val="en-US"/>
+        <w:lang w:val="cs-CZ"/>
       </w:rPr>
     </w:rPrDefault>
   </w:docDefaults>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="336" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polar.cz/porady/regionalni-zpravy/regionalni-zpravy-polar-05-12-2022-16-00" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>